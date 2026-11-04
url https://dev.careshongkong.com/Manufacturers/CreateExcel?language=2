--- v0 (2026-07-15)
+++ v1 (2026-11-04)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="CARES认证生产企业搜索输出" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1598" uniqueCount="1598">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1726" uniqueCount="1726">
   <si>
     <t>企业名称</t>
   </si>
   <si>
     <t>地址 1</t>
   </si>
   <si>
     <t>地址 2</t>
   </si>
   <si>
     <t>地址 3</t>
   </si>
   <si>
     <t>地址 4</t>
   </si>
   <si>
     <t>邮政编码</t>
   </si>
   <si>
     <t>国家</t>
   </si>
   <si>
     <t>电话</t>
   </si>
   <si>
@@ -216,50 +216,56 @@
   <si>
     <t>+97 1508168110</t>
   </si>
   <si>
     <t>mohammed.noufal@agsi.ae</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>4/10/2028</t>
   </si>
   <si>
     <t>11013</t>
   </si>
   <si>
     <t>Digital Product Passport UAE</t>
   </si>
   <si>
     <t>11/28/2027</t>
   </si>
   <si>
     <t>250901</t>
   </si>
   <si>
+    <t>CARES EPD 0062</t>
+  </si>
+  <si>
+    <t>4/24/2027</t>
+  </si>
+  <si>
     <t>AGSI HFZ Plant</t>
   </si>
   <si>
     <t>Hamriyah Free Zone</t>
   </si>
   <si>
     <t>Plot no. HJ 03, HJ 04 and HJ 05, HJ 06A</t>
   </si>
   <si>
     <t xml:space="preserve"> Sharjah</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>aakif.m@agsi.ae</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>12/9/2027</t>
   </si>
   <si>
     <t>220203</t>
@@ -384,54 +390,54 @@
   <si>
     <t>BREG EN EPD No. 000584</t>
   </si>
   <si>
     <t>7/5/2027</t>
   </si>
   <si>
     <t>BREG EN EPD No. 000585</t>
   </si>
   <si>
     <t>Al Ezz Flat Steel - Suez</t>
   </si>
   <si>
     <t>km 44 Suez/Hurgada Road</t>
   </si>
   <si>
     <t>Economic Industrial Zone Northwest Gulf of Suez</t>
   </si>
   <si>
     <t>Suez</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>+20 62 3598363</t>
-[...2 lines deleted...]
-    <t>hfahmy@ezzsteel.com</t>
+    <t>+2 010 688 21524</t>
+  </si>
+  <si>
+    <t>A.Fathy@Ezzsteel.com</t>
   </si>
   <si>
     <t>240402</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>6/25/2027</t>
   </si>
   <si>
     <t>1244-CPR-1100</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>10/9/2028</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>Responsible sourcing of construction products (BRE BES 6001 4.0)</t>
   </si>
@@ -492,59 +498,56 @@
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>00 966 3 8121 143 ext 306</t>
   </si>
   <si>
     <t>00 966 3 812 1059</t>
   </si>
   <si>
     <t xml:space="preserve">dowla@altuwairqi.com; </t>
   </si>
   <si>
     <t>040603</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>1/14/2027</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>6/13/2026</t>
+    <t>6/11/2029</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>4/23/2027</t>
-[...1 lines deleted...]
-  <si>
     <t>200401</t>
   </si>
   <si>
     <t>CARES EPD 0007</t>
   </si>
   <si>
     <t>2/1/2028</t>
   </si>
   <si>
     <t>240703</t>
   </si>
   <si>
     <t>11027</t>
   </si>
   <si>
     <t>11/4/2028</t>
   </si>
   <si>
     <t>Al Ittefaq Steel Products Company - Makkah</t>
   </si>
   <si>
     <t>Al-Shemissi, Old Jeddah</t>
   </si>
   <si>
     <t>Makkah Road, P.O.Box 1166</t>
@@ -627,4131 +630,4503 @@
   <si>
     <t>+974 44114780</t>
   </si>
   <si>
     <t>director@alkawthersteel.com</t>
   </si>
   <si>
     <t>11016</t>
   </si>
   <si>
     <t>1/29/2028</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>CARES EPD 0027</t>
   </si>
   <si>
     <t>6/21/2028</t>
   </si>
   <si>
     <t>260303</t>
   </si>
   <si>
+    <t>Al Qaryan Steel Co.</t>
+  </si>
+  <si>
+    <t>P.O.Box 2718, Street # 166, Unit No. 1, 2nd Industrial City</t>
+  </si>
+  <si>
+    <t>Dammam</t>
+  </si>
+  <si>
+    <t>34324</t>
+  </si>
+  <si>
+    <t>+966 13 510 8150</t>
+  </si>
+  <si>
+    <t>iftikhar.ahmad@qaryansteel.com</t>
+  </si>
+  <si>
+    <t>CARES EPD 0050</t>
+  </si>
+  <si>
+    <t>2/4/2029</t>
+  </si>
+  <si>
+    <t>260401</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>4/13/2029</t>
+  </si>
+  <si>
+    <t>10059</t>
+  </si>
+  <si>
+    <t>UAE Scheme for Steel Bars for Concrete Reinforcement - Billet</t>
+  </si>
+  <si>
+    <t>4/15/2029</t>
+  </si>
+  <si>
+    <t>11038</t>
+  </si>
+  <si>
     <t>Al Qataria for Production of Reinforcing Steel</t>
   </si>
   <si>
     <t>New Industrial Area Street No.15</t>
   </si>
   <si>
     <t>P.O.Box 23039</t>
   </si>
   <si>
     <t>23039</t>
   </si>
   <si>
     <t>+974 4444 0654</t>
   </si>
   <si>
     <t>+974 4444 0653</t>
   </si>
   <si>
     <t>info@alqataria-steel.com</t>
   </si>
   <si>
     <t>200402</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
+    <t>2/19/2029</t>
+  </si>
+  <si>
+    <t>11036</t>
+  </si>
+  <si>
+    <t>3/3/2029</t>
+  </si>
+  <si>
+    <t>CARES EPD 0047</t>
+  </si>
+  <si>
+    <t>Al Rajhi Steel Industries Co. Ltd. Jeddah Western Region</t>
+  </si>
+  <si>
+    <t>Al Khomra, South Corniche</t>
+  </si>
+  <si>
+    <t>Al Khomrah</t>
+  </si>
+  <si>
+    <t>21432</t>
+  </si>
+  <si>
+    <t>+966 12 2689686</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tariq.Hagi@rajhisteel.com </t>
+  </si>
+  <si>
+    <t>1674</t>
+  </si>
+  <si>
+    <t>6/12/2028</t>
+  </si>
+  <si>
+    <t>190503</t>
+  </si>
+  <si>
+    <t>231006</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000599</t>
+  </si>
+  <si>
+    <t>AL TILAL STEEL COMPANY LIMITED, JEDDAH, KSA.</t>
+  </si>
+  <si>
+    <t>BLOCK19, ALKARAMA INDUSTRIAL AREA</t>
+  </si>
+  <si>
+    <t>PO BOX 104086</t>
+  </si>
+  <si>
+    <t>AL-KHUMRA</t>
+  </si>
+  <si>
+    <t>JEDDAH</t>
+  </si>
+  <si>
+    <t>21331</t>
+  </si>
+  <si>
+    <t>966 126359000/126086785-86 Ext</t>
+  </si>
+  <si>
+    <t>00966 126085494</t>
+  </si>
+  <si>
+    <t>magad@tilalsteel.com</t>
+  </si>
+  <si>
+    <t>160501</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>2/6/2027</t>
+  </si>
+  <si>
+    <t>230604</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000618</t>
+  </si>
+  <si>
+    <t>9/30/2027</t>
+  </si>
+  <si>
+    <t>260802</t>
+  </si>
+  <si>
+    <t>Product Conformity Certification - ASTM A706/A706M</t>
+  </si>
+  <si>
+    <t>Aliaga Kiliclar Demir Celik Tesisi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bozkoy Mahallesi, Sanayi Caddesi, Dış Kapı No:5 </t>
+  </si>
+  <si>
+    <t>35800</t>
+  </si>
+  <si>
+    <t>+905374782699</t>
+  </si>
+  <si>
+    <t>a.cakar@kiliclar.com.tr</t>
+  </si>
+  <si>
+    <t>6021</t>
+  </si>
+  <si>
+    <t>240604</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>7/6/2027</t>
+  </si>
+  <si>
+    <t>240605</t>
+  </si>
+  <si>
+    <t>Alliance Steel (M) Sdn Bhd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kawasan Industri Malaysia </t>
+  </si>
+  <si>
+    <t>China Kuantan (MCKIP) Jalan Gebeng By Pass</t>
+  </si>
+  <si>
+    <t>Kuantan</t>
+  </si>
+  <si>
+    <t>Pahang</t>
+  </si>
+  <si>
+    <t>26080</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>+60 95 855 999</t>
+  </si>
+  <si>
+    <t>binzheng@alliancesteel.com.my</t>
+  </si>
+  <si>
+    <t>190504</t>
+  </si>
+  <si>
+    <t>1675</t>
+  </si>
+  <si>
+    <t>4/2/2028</t>
+  </si>
+  <si>
+    <t>1244-CPR-1033</t>
+  </si>
+  <si>
+    <t>190505</t>
+  </si>
+  <si>
+    <t>Product Conformity Certification - Feedstock for SS 560 (Singapore)</t>
+  </si>
+  <si>
+    <t>BC1-6022</t>
+  </si>
+  <si>
+    <t>Factory Production Control Certificate to BC1:2023</t>
+  </si>
+  <si>
+    <t>190506</t>
+  </si>
+  <si>
+    <t>ALPA</t>
+  </si>
+  <si>
+    <t>ZI Limay - Porcheville</t>
+  </si>
+  <si>
+    <t>BP 39</t>
+  </si>
+  <si>
+    <t>Gargenville</t>
+  </si>
+  <si>
+    <t>78440</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>00 33 1 3098 2000</t>
+  </si>
+  <si>
+    <t>00 33 1 3477 5114</t>
+  </si>
+  <si>
+    <t>alexandre.godard@rivagroup.com</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>970501</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>2/8/2027</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>3/27/2027</t>
+  </si>
+  <si>
+    <t>CARES EPD 0087</t>
+  </si>
+  <si>
+    <t>6/29/2029</t>
+  </si>
+  <si>
+    <t>ArcelorMittal Espana</t>
+  </si>
+  <si>
+    <t>Apto Correos 520</t>
+  </si>
+  <si>
+    <t>Gijon</t>
+  </si>
+  <si>
+    <t>Asturias</t>
+  </si>
+  <si>
+    <t>33200</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>+34 985187588</t>
+  </si>
+  <si>
+    <t>pablo.mateos@arcelormittal.com</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>6/8/2028</t>
+  </si>
+  <si>
+    <t>190502</t>
+  </si>
+  <si>
+    <t>211006</t>
+  </si>
+  <si>
+    <t>Product Conformity Certification - BS 5896 and related products</t>
+  </si>
+  <si>
+    <t>ArcelorMittal Hamburg GmbH</t>
+  </si>
+  <si>
+    <t>Dradenaustrasse 33</t>
+  </si>
+  <si>
+    <t>Hamburg</t>
+  </si>
+  <si>
+    <t>D-21129</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>00 49 40 7408 574</t>
+  </si>
+  <si>
+    <t>00 49 40 7401 232</t>
+  </si>
+  <si>
+    <t>peter.kehl@arcelormittal.com</t>
+  </si>
+  <si>
+    <t>910902</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>2/25/2027</t>
+  </si>
+  <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>8/19/2029</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>CARES EPD 0088</t>
+  </si>
+  <si>
+    <t>ArcelorMittal Kryvyi Rih PJSC</t>
+  </si>
+  <si>
+    <t>No. 1 Ordzhnikidze Street</t>
+  </si>
+  <si>
+    <t>Krivyi Rih</t>
+  </si>
+  <si>
+    <t>Dneproptrovsk Region</t>
+  </si>
+  <si>
+    <t>50095</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>+380 66 411 68 41</t>
+  </si>
+  <si>
+    <t>00 380564 23 22 29</t>
+  </si>
+  <si>
+    <t>bogdan.shushpanov@arcelormittal.com</t>
+  </si>
+  <si>
+    <t>061101</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t>6/10/2027</t>
+  </si>
+  <si>
+    <t>1520</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>CARES EPD 0022</t>
+  </si>
+  <si>
+    <t>6/5/2028</t>
+  </si>
+  <si>
+    <t>ArcelorMittal Warszawa Sp z o.o.</t>
+  </si>
+  <si>
+    <t>Ul. Kasprowicza 132</t>
+  </si>
+  <si>
+    <t>Warszawa</t>
+  </si>
+  <si>
+    <t>01-949</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>+48 22 83548007</t>
+  </si>
+  <si>
+    <t>+48 22 8358081</t>
+  </si>
+  <si>
+    <t>Agnieszka.kubacka@arcelormittal.com</t>
+  </si>
+  <si>
+    <t>1759</t>
+  </si>
+  <si>
+    <t>4/17/2027</t>
+  </si>
+  <si>
+    <t>210407</t>
+  </si>
+  <si>
+    <t>ASAS Steel FZC</t>
+  </si>
+  <si>
+    <t>Plot No. 4E-01, 4E-02, 4E-03, 4E-04, 4E-05, 4E-06</t>
+  </si>
+  <si>
+    <t>Sharjah</t>
+  </si>
+  <si>
+    <t>PO Box 52255</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+971  6  5133320          </t>
+  </si>
+  <si>
+    <t>faisal.chougle@asassteel.com</t>
+  </si>
+  <si>
+    <t>100702</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>3/21/2027</t>
+  </si>
+  <si>
+    <t>1642</t>
+  </si>
+  <si>
+    <t>Environmental Management System Certification</t>
+  </si>
+  <si>
+    <t>10/10/2027</t>
+  </si>
+  <si>
+    <t>1661</t>
+  </si>
+  <si>
+    <t>1/15/2027</t>
+  </si>
+  <si>
+    <t>1662</t>
+  </si>
+  <si>
+    <t>1/31/2028</t>
+  </si>
+  <si>
+    <t>1748</t>
+  </si>
+  <si>
+    <t>Occupational Health and Safety Management System Certification 45001</t>
+  </si>
+  <si>
+    <t>12/7/2026</t>
+  </si>
+  <si>
+    <t>220904</t>
+  </si>
+  <si>
+    <t>CARES EPD 0070</t>
+  </si>
+  <si>
+    <t>5/14/2029</t>
+  </si>
+  <si>
+    <t>11009</t>
+  </si>
+  <si>
+    <t>11/7/2027</t>
+  </si>
+  <si>
+    <t>220905</t>
+  </si>
+  <si>
+    <t>Badische Stahlwerke GmbH</t>
+  </si>
+  <si>
+    <t>Graudenzer Straße 45</t>
+  </si>
+  <si>
+    <t>Kehl / Rhein</t>
+  </si>
+  <si>
+    <t>77694</t>
+  </si>
+  <si>
+    <t>00 49 7851 83523</t>
+  </si>
+  <si>
+    <t>00 49 7851 83489</t>
+  </si>
+  <si>
+    <t>maximilian.rank@bsw-kehl.de</t>
+  </si>
+  <si>
+    <t>880603</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>12/5/2026</t>
+  </si>
+  <si>
+    <t>Belremaitha Steel Factory L.L.C.</t>
+  </si>
+  <si>
+    <t>Exhibition-Showroom No.09 Jurf Industrial</t>
+  </si>
+  <si>
+    <t>Ajman</t>
+  </si>
+  <si>
+    <t>Emirates</t>
+  </si>
+  <si>
+    <t>+97167046659</t>
+  </si>
+  <si>
+    <t>amgr@brsteeluae.com</t>
+  </si>
+  <si>
+    <t>11035</t>
+  </si>
+  <si>
+    <t>2/11/2029</t>
+  </si>
+  <si>
+    <t>260201</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>2/12/2029</t>
+  </si>
+  <si>
+    <t>BES Brandenburger Elektrostahlwerke GmbH</t>
+  </si>
+  <si>
+    <t>Brandenburg/Havel</t>
+  </si>
+  <si>
+    <t>Brandenburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>D-14770</t>
+  </si>
+  <si>
+    <t>00493381 350 14720</t>
+  </si>
+  <si>
+    <t>christian.schwalbe@rivagroup.com</t>
+  </si>
+  <si>
+    <t>130201</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>5/8/2027</t>
+  </si>
+  <si>
+    <t>Bhagyalaxmi Rolling Mill PVT Ltd</t>
+  </si>
+  <si>
+    <t>Plot No. G-7,8,9 &amp; 10/1 &amp; 10/2</t>
+  </si>
+  <si>
+    <t>Gut No 30 &amp; 35, Addl MIDC, Phase II, Village Daregaon</t>
+  </si>
+  <si>
+    <t>Jalna</t>
+  </si>
+  <si>
+    <t>Maharashtra</t>
+  </si>
+  <si>
+    <t>431202</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>+91 8007191919</t>
+  </si>
+  <si>
+    <t>nk@polaad.in</t>
+  </si>
+  <si>
+    <t>250501</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>5/22/2028</t>
+  </si>
+  <si>
+    <t>British Steel Scunthorpe</t>
+  </si>
+  <si>
+    <t>Scunthorpe Site</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P O Box 1,  Brigg Road</t>
+  </si>
+  <si>
+    <t>Scunthorpe</t>
+  </si>
+  <si>
+    <t>North Lincolnshire</t>
+  </si>
+  <si>
+    <t>DN16 1XA</t>
+  </si>
+  <si>
+    <t>07788793542</t>
+  </si>
+  <si>
+    <t>01724 282656</t>
+  </si>
+  <si>
+    <t>niamh.worley@britishsteel.co.uk</t>
+  </si>
+  <si>
+    <t>1286</t>
+  </si>
+  <si>
+    <t>3/18/2029</t>
+  </si>
+  <si>
+    <t>161202</t>
+  </si>
+  <si>
+    <t>CELSA ATLANTIC Long Products</t>
+  </si>
+  <si>
+    <t>Lugar Raxido nº 7, Cabovilaño</t>
+  </si>
+  <si>
+    <t>A Laracha</t>
+  </si>
+  <si>
+    <t>A Coruna</t>
+  </si>
+  <si>
+    <t>15145</t>
+  </si>
+  <si>
+    <t>+34 981 012620</t>
+  </si>
+  <si>
+    <t>+34 981 643023</t>
+  </si>
+  <si>
+    <t>jramarey@celsaatlantic.com</t>
+  </si>
+  <si>
+    <t>080601</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>6/2/2027</t>
+  </si>
+  <si>
+    <t>Cicon Epoxy and Steel Cutting Plant L.L.C - S.P.C</t>
+  </si>
+  <si>
+    <t>Industrial City</t>
+  </si>
+  <si>
+    <t>ICAD 1</t>
+  </si>
+  <si>
+    <t>Mussafah</t>
+  </si>
+  <si>
+    <t>PO Box 9704</t>
+  </si>
+  <si>
+    <t>+971-02-5500050</t>
+  </si>
+  <si>
+    <t>+971-02-5500051</t>
+  </si>
+  <si>
+    <t>muthukumar@cicon.net</t>
+  </si>
+  <si>
+    <t>091003</t>
+  </si>
+  <si>
+    <t>Product Conformity Certification - BS 8666 and related activities</t>
+  </si>
+  <si>
+    <t>1617</t>
+  </si>
+  <si>
+    <t>4/23/2028</t>
+  </si>
+  <si>
+    <t>11024</t>
+  </si>
+  <si>
+    <t>CARES EPD 0025</t>
+  </si>
+  <si>
+    <t>260601</t>
+  </si>
+  <si>
+    <t>Colakoglu Metalurji A.S.</t>
+  </si>
+  <si>
+    <t>Ruzgarlibahce Mahallesi, Çam Pınarı Sokak</t>
+  </si>
+  <si>
+    <t>No:1 İç Kapı No:16 Beykoz</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Istanbul</t>
+  </si>
+  <si>
+    <t>Beykoz</t>
+  </si>
+  <si>
+    <t>TR-34805</t>
+  </si>
+  <si>
+    <t>00 90 262 641 50 30</t>
+  </si>
+  <si>
+    <t>00 90 262 641 41 11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dtaskiran@colakoglu.com.tr </t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>4/24/2028</t>
+  </si>
+  <si>
+    <t>010201</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>1725</t>
+  </si>
+  <si>
+    <t>7/26/2029</t>
+  </si>
+  <si>
+    <t>1244-CPR-1052</t>
+  </si>
+  <si>
+    <t>CARES EPD 0063</t>
+  </si>
+  <si>
+    <t>4/29/2029</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000181</t>
+  </si>
+  <si>
+    <t>7/8/2027</t>
+  </si>
+  <si>
+    <t>CARES EPD 0064</t>
+  </si>
+  <si>
+    <t>Compañia Española de Laminación, S.L. - CELSA</t>
+  </si>
+  <si>
+    <t>Poligono Industrial 'San Vicente'</t>
+  </si>
+  <si>
+    <t>Castellbisbal</t>
+  </si>
+  <si>
+    <t>Barcelona</t>
+  </si>
+  <si>
+    <t>08755</t>
+  </si>
+  <si>
+    <t>00 34 636 26 72 69</t>
+  </si>
+  <si>
+    <t>00 34 93 773 0552/0506</t>
+  </si>
+  <si>
+    <t>rcejas@gcelsa.com</t>
+  </si>
+  <si>
+    <t>880501</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>10/30/2029</t>
+  </si>
+  <si>
+    <t>200902</t>
+  </si>
+  <si>
+    <t>Conares Metal Supply Ltd (Rebar Mill Division)</t>
+  </si>
+  <si>
+    <t>Plot No. S40506 -508</t>
+  </si>
+  <si>
+    <t>Jebel Ali Free Zone (South)</t>
+  </si>
+  <si>
+    <t>Dubai</t>
+  </si>
+  <si>
+    <t>2854</t>
+  </si>
+  <si>
+    <t>+971 55 9805891</t>
+  </si>
+  <si>
+    <t>+971 4 8 864933</t>
+  </si>
+  <si>
+    <t>ramesh.s@conares.com</t>
+  </si>
+  <si>
+    <t>110701</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>2/27/2027</t>
+  </si>
+  <si>
+    <t>1368</t>
+  </si>
+  <si>
+    <t>8/15/2027</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>8/20/2029</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>6/26/2028</t>
+  </si>
+  <si>
+    <t>1781</t>
+  </si>
+  <si>
+    <t>200901</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000583</t>
+  </si>
+  <si>
+    <t>5/6/2027</t>
+  </si>
+  <si>
+    <t>11010</t>
+  </si>
+  <si>
+    <t>11/18/2027</t>
+  </si>
+  <si>
+    <t>230101</t>
+  </si>
+  <si>
+    <t>Daehan Steel Co., Ltd. (Pyeong-Taek Plant, Rolling Mill)</t>
+  </si>
+  <si>
+    <t>39 Pyeongtaekhang-ro 268 Beon-gil</t>
+  </si>
+  <si>
+    <t>Poseung-eup</t>
+  </si>
+  <si>
+    <t>Pyeong Taek-Si</t>
+  </si>
+  <si>
+    <t>49433</t>
+  </si>
+  <si>
+    <t>Korea, Republic of</t>
+  </si>
+  <si>
+    <t>+82 31 650 0038</t>
+  </si>
+  <si>
+    <t>+82 31 650 0099</t>
+  </si>
+  <si>
+    <t>mhoh@idaehan.com</t>
+  </si>
+  <si>
+    <t>1593</t>
+  </si>
+  <si>
+    <t>10/25/2026</t>
+  </si>
+  <si>
+    <t>180604</t>
+  </si>
+  <si>
+    <t>190701</t>
+  </si>
+  <si>
+    <t>7005</t>
+  </si>
+  <si>
+    <t>Diler Iron and Steel Co Inc</t>
+  </si>
+  <si>
+    <t>Dilovasi Organize Sanayi Bolgesi</t>
+  </si>
+  <si>
+    <t>1. Kisim, Dicle Cd. No:30</t>
+  </si>
+  <si>
+    <t>Dilovasi</t>
+  </si>
+  <si>
+    <t>Kocaeli</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 41455</t>
+  </si>
+  <si>
+    <t>90 262 754 6330</t>
+  </si>
+  <si>
+    <t>90 212 254 0187</t>
+  </si>
+  <si>
+    <t>MuratGuney@dilerhld.com</t>
+  </si>
+  <si>
+    <t>011001</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>3/29/2029</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>5/21/2029</t>
+  </si>
+  <si>
+    <t>1272</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>7/21/2028</t>
+  </si>
+  <si>
+    <t>170601</t>
+  </si>
+  <si>
+    <t>1693</t>
+  </si>
+  <si>
+    <t>10/27/2028</t>
+  </si>
+  <si>
+    <t>211005</t>
+  </si>
+  <si>
+    <t>180601</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000129</t>
+  </si>
+  <si>
+    <t>2/26/2028</t>
+  </si>
+  <si>
+    <t>190405</t>
+  </si>
+  <si>
+    <t>Dongkuk Steel Incheon Factory</t>
+  </si>
+  <si>
+    <t>15, Jungbong-daero</t>
+  </si>
+  <si>
+    <t>Dong-gu</t>
+  </si>
+  <si>
+    <t>Incheon</t>
+  </si>
+  <si>
+    <t>jungho1.kim@dongkuk.com</t>
+  </si>
+  <si>
+    <t>240403</t>
+  </si>
+  <si>
+    <t>6015</t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>5/12/2027</t>
+  </si>
+  <si>
+    <t>240404</t>
+  </si>
+  <si>
+    <t>Dongkuk Steel Pohang Factory</t>
+  </si>
+  <si>
+    <t>195 Cheolgangsandan-ro</t>
+  </si>
+  <si>
+    <t>Nam-gu, Pohang-si</t>
+  </si>
+  <si>
+    <t>Gyeongsangbuk-do</t>
+  </si>
+  <si>
+    <t>Pohang</t>
+  </si>
+  <si>
+    <t>jeongkwan.kim@dongkuk.com</t>
+  </si>
+  <si>
+    <t>241003</t>
+  </si>
+  <si>
+    <t>6029</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>241004</t>
+  </si>
+  <si>
+    <t>East Steel Co Ind. LLC</t>
+  </si>
+  <si>
+    <t>Industrial Area 6</t>
+  </si>
+  <si>
+    <t>Al Wasit Street</t>
+  </si>
+  <si>
+    <t>6521</t>
+  </si>
+  <si>
+    <t>00971 6 5430990</t>
+  </si>
+  <si>
+    <t>qc@shattafsteel.ae</t>
+  </si>
+  <si>
+    <t>181001</t>
+  </si>
+  <si>
+    <t>1634</t>
+  </si>
+  <si>
+    <t>6/17/2027</t>
+  </si>
+  <si>
+    <t>11011</t>
+  </si>
+  <si>
+    <t>11/25/2027</t>
+  </si>
+  <si>
+    <t>CARES EPD 0004</t>
+  </si>
+  <si>
+    <t>EKINCILER DEMIR VE CELIK SAN.A.Ş</t>
+  </si>
+  <si>
+    <t>Organize Sanayi Bolgesi</t>
+  </si>
+  <si>
+    <t>PK 240 Sariseki</t>
+  </si>
+  <si>
+    <t>31200 Iskenderun</t>
+  </si>
+  <si>
+    <t>00 90 326 656 2200</t>
+  </si>
+  <si>
+    <t>00 90 326 656 2223</t>
+  </si>
+  <si>
+    <t>thuyukpinar@ekincilerdc.com</t>
+  </si>
+  <si>
+    <t>040803</t>
+  </si>
+  <si>
+    <t>1124</t>
+  </si>
+  <si>
+    <t>3/17/2027</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>7/20/2029</t>
+  </si>
+  <si>
+    <t>180402</t>
+  </si>
+  <si>
+    <t>CARES EPD 0075</t>
+  </si>
+  <si>
+    <t>5/23/2029</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>12/11/2027</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>El Marakby Steel</t>
+  </si>
+  <si>
+    <t>Ext of 6th Industrial Zone No. 184</t>
+  </si>
+  <si>
+    <t>6th October</t>
+  </si>
+  <si>
+    <t>Giza</t>
+  </si>
+  <si>
+    <t>+202 382 433 04</t>
+  </si>
+  <si>
+    <t>+202 382 433 09</t>
+  </si>
+  <si>
+    <t>Saied.Soliman@elmarakbysteel.com</t>
+  </si>
+  <si>
+    <t>1720</t>
+  </si>
+  <si>
+    <t>1/9/2027</t>
+  </si>
+  <si>
+    <t>250101</t>
+  </si>
+  <si>
+    <t>CARES EPD 0010</t>
+  </si>
+  <si>
+    <t>Emirates Steel Industries Co. PJSC (Emirates Steel)</t>
+  </si>
+  <si>
+    <t>PO Box 9022</t>
+  </si>
+  <si>
+    <t>00 9712 50 72 209</t>
+  </si>
+  <si>
+    <t>00 9712 50 72 252</t>
+  </si>
+  <si>
+    <t>Moneim.Tawfik@emiratessteel.com</t>
+  </si>
+  <si>
+    <t>040801</t>
+  </si>
+  <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>6/9/2027</t>
+  </si>
+  <si>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>7/30/2029</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>1244-CPR-1026</t>
+  </si>
+  <si>
+    <t>191106</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000131</t>
+  </si>
+  <si>
+    <t>5/15/2026</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000132</t>
+  </si>
+  <si>
+    <t>4/20/2026</t>
+  </si>
+  <si>
+    <t>11001</t>
+  </si>
+  <si>
+    <t>10/20/2027</t>
+  </si>
+  <si>
+    <t>190401</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>Responsible Steel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emirates Steel Industries Co. PJSC.  Branch 1</t>
+  </si>
+  <si>
+    <t>P.O.Box 9291</t>
+  </si>
+  <si>
+    <t>Industrial City of Abu Dhabi (ICAD-II)</t>
+  </si>
+  <si>
+    <t>9291</t>
+  </si>
+  <si>
+    <t>971-2-5072124</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>240501</t>
+  </si>
+  <si>
+    <t>11002</t>
+  </si>
+  <si>
+    <t>ESL Steel Limited</t>
+  </si>
+  <si>
+    <t>Vill. Siyaljori, Post - Jodidih, O.P. - Bangaria</t>
+  </si>
+  <si>
+    <t>P.S. - Chandankyari</t>
+  </si>
+  <si>
+    <t>Bakaro</t>
+  </si>
+  <si>
+    <t>Jharkhand</t>
+  </si>
+  <si>
+    <t>828303</t>
+  </si>
+  <si>
+    <t>+91 865 1038876</t>
+  </si>
+  <si>
+    <t>umeshkumar.ranjan@vedanta.co.in</t>
+  </si>
+  <si>
+    <t>1817</t>
+  </si>
+  <si>
+    <t>7/1/2028</t>
+  </si>
+  <si>
+    <t>220504</t>
+  </si>
+  <si>
+    <t>Estar Egypt for industries Ashry Steel</t>
+  </si>
+  <si>
+    <t>6 of October Industrial City</t>
+  </si>
+  <si>
+    <t>Third Industrial Zone, Block No. 125</t>
+  </si>
+  <si>
+    <t>12573</t>
+  </si>
+  <si>
+    <t>+20 1060255836</t>
+  </si>
+  <si>
+    <t>+20 38204560</t>
+  </si>
+  <si>
+    <t>m.farag@elashrygroup.com</t>
+  </si>
+  <si>
+    <t>251001</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>Feralpi Siderurgica SPA</t>
+  </si>
+  <si>
+    <t>Via C.N Pasini 11</t>
+  </si>
+  <si>
+    <t>Lonato d/G</t>
+  </si>
+  <si>
+    <t>Brescia</t>
+  </si>
+  <si>
+    <t>25017</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>+ 39 030 9995626</t>
+  </si>
+  <si>
+    <t>alessandro.milan@it.feralpigroup.com</t>
+  </si>
+  <si>
+    <t>1819</t>
+  </si>
+  <si>
+    <t>6/9/2028</t>
+  </si>
+  <si>
+    <t>220604</t>
+  </si>
+  <si>
+    <t>Fushun New Steel Corporation Ltd</t>
+  </si>
+  <si>
+    <t>No 18, Shenfu Road, Wanghua District</t>
+  </si>
+  <si>
+    <t>Fushun City</t>
+  </si>
+  <si>
+    <t>Liaoning Province</t>
+  </si>
+  <si>
+    <t>113001</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>+8602456691781</t>
+  </si>
+  <si>
+    <t>wangli001@ejianlong.com</t>
+  </si>
+  <si>
+    <t>1853</t>
+  </si>
+  <si>
+    <t>8/31/2028</t>
+  </si>
+  <si>
+    <t>230301</t>
+  </si>
+  <si>
+    <t>230302</t>
+  </si>
+  <si>
+    <t>230303</t>
+  </si>
+  <si>
+    <t>CARES EPD 0037</t>
+  </si>
+  <si>
+    <t>10/26/2028</t>
+  </si>
+  <si>
+    <t>CARES EPD 0036</t>
+  </si>
+  <si>
+    <t>11026</t>
+  </si>
+  <si>
+    <t>Guangdong Jingye Iron and Steel Industry Co., Ltd</t>
+  </si>
+  <si>
+    <t>Gunagpu Road, HongGang Village</t>
+  </si>
+  <si>
+    <t>Jieyang Airport Economic Zone</t>
+  </si>
+  <si>
+    <t>Didu</t>
+  </si>
+  <si>
+    <t>Jieyang</t>
+  </si>
+  <si>
+    <t>515561</t>
+  </si>
+  <si>
+    <t>+86 186 3389 9825</t>
+  </si>
+  <si>
+    <t>qijiaojiao@jingyesteel.com.cn</t>
+  </si>
+  <si>
+    <t>251101</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>11/12/2028</t>
+  </si>
+  <si>
+    <t>7004</t>
+  </si>
+  <si>
+    <t>Guangdong Zhongnan Iron &amp; Steel Co., Ltd</t>
+  </si>
+  <si>
+    <t>Ma Ba, Qujiang District, Shaoguan City Guangdong</t>
+  </si>
+  <si>
+    <t>Shaoguan</t>
+  </si>
+  <si>
+    <t>Qujiang District</t>
+  </si>
+  <si>
+    <t>512123</t>
+  </si>
+  <si>
+    <t>0751 8798021</t>
+  </si>
+  <si>
+    <t>A32645@baosteel.com</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>250503</t>
+  </si>
+  <si>
+    <t>6039</t>
+  </si>
+  <si>
+    <t>7002</t>
+  </si>
+  <si>
+    <t>Guangxi Iron and Steel Group Company Limited</t>
+  </si>
+  <si>
+    <t>No.199, Chisha Road</t>
+  </si>
+  <si>
+    <t>Qisha Town</t>
+  </si>
+  <si>
+    <t>Gangkou District</t>
+  </si>
+  <si>
+    <t>538000</t>
+  </si>
+  <si>
+    <t>13607809795</t>
+  </si>
+  <si>
+    <t>zgzxppcy@163.com</t>
+  </si>
+  <si>
+    <t>231003</t>
+  </si>
+  <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>10/17/2026</t>
+  </si>
+  <si>
+    <t>231004</t>
+  </si>
+  <si>
+    <t>231005</t>
+  </si>
+  <si>
+    <t>CARES EPD 0089</t>
+  </si>
+  <si>
+    <t>8/3/2029</t>
+  </si>
+  <si>
+    <t>Gulf Steel Industries</t>
+  </si>
+  <si>
+    <t>Mussafah Industrial Area</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mussafah </t>
+  </si>
+  <si>
+    <t>P.O. Box 9054</t>
+  </si>
+  <si>
+    <t>00971 2 5510098</t>
+  </si>
+  <si>
+    <t>00971 2 5510301</t>
+  </si>
+  <si>
+    <t>glfsteel@emirates.net.ae</t>
+  </si>
+  <si>
+    <t>101002</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>11008</t>
+  </si>
+  <si>
+    <t>11/2/2027</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>12/18/2027</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>CARES EPD 0006</t>
+  </si>
+  <si>
+    <t>HABAS SINAI VE TIBBI GAZLAR ISTIHSAL ENDUSTRISI.A.S.(HABAS.A.S)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanayi Caddesi No:26 Bozköy </t>
+  </si>
+  <si>
+    <t>00 90 232 625 1174 / 1169</t>
+  </si>
+  <si>
+    <t>00 90 232 625 1184</t>
+  </si>
+  <si>
+    <t>orhan.saman@habas.com.tr</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>000901</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>3/3/2027</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>9/13/2027</t>
+  </si>
+  <si>
+    <t>1273</t>
+  </si>
+  <si>
+    <t>12/19/2026</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>171203</t>
+  </si>
+  <si>
+    <t>1704</t>
+  </si>
+  <si>
+    <t>11/3/2028</t>
+  </si>
+  <si>
+    <t>180803</t>
+  </si>
+  <si>
+    <t>CARES EPD 0071</t>
+  </si>
+  <si>
+    <t>CARES EPD 0072</t>
+  </si>
+  <si>
+    <t>6/9/2029</t>
+  </si>
+  <si>
+    <t>190403</t>
+  </si>
+  <si>
+    <t>1244-CPR-1107</t>
+  </si>
+  <si>
+    <t>HBIS Company Limited Tangshan Branch</t>
+  </si>
+  <si>
+    <t>No.5 Huanghai Road, Laoting Economic Development Zone, Hebei</t>
+  </si>
+  <si>
+    <t>Tangshan</t>
+  </si>
+  <si>
+    <t>Laoting</t>
+  </si>
+  <si>
+    <t>063600</t>
+  </si>
+  <si>
+    <t>+86 13932550080</t>
+  </si>
+  <si>
+    <t>tgbz888@163.com</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>5/26/2029</t>
+  </si>
+  <si>
+    <t>260501</t>
+  </si>
+  <si>
+    <t>CARES EPD 0082</t>
+  </si>
+  <si>
+    <t>6/14/2029</t>
+  </si>
+  <si>
+    <t>11046</t>
+  </si>
+  <si>
+    <t>7/8/2029</t>
+  </si>
+  <si>
+    <t>High Street Manufacturing Inc. (a subsidiary of Steel Asia Manufacturing Corporation)</t>
+  </si>
+  <si>
+    <t>Gate 1, Calaca Industrial Seaport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Km117 National Highway   </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> City of Calaca</t>
+  </si>
+  <si>
+    <t>4212</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>+63 917 810 7311</t>
+  </si>
+  <si>
+    <t>kcenriquez@steelasia.com</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>12/19/2027</t>
+  </si>
+  <si>
+    <t>6050</t>
+  </si>
+  <si>
+    <t>260302</t>
+  </si>
+  <si>
+    <t>Hoa Phat Dung Quat Steel JSC</t>
+  </si>
+  <si>
+    <t>Dung Quat Economic Zone</t>
+  </si>
+  <si>
+    <t>Binh Dong Ward, Binh Son District</t>
+  </si>
+  <si>
+    <t>Quang Ngai Province</t>
+  </si>
+  <si>
+    <t>Vietnam</t>
+  </si>
+  <si>
+    <t>+84 903 276968</t>
+  </si>
+  <si>
+    <t>maivanha@hoaphat.com.vn</t>
+  </si>
+  <si>
+    <t>211001</t>
+  </si>
+  <si>
+    <t>1787</t>
+  </si>
+  <si>
+    <t>7/16/2027</t>
+  </si>
+  <si>
+    <t>211003</t>
+  </si>
+  <si>
+    <t>Product Conformity Certification - CS 2</t>
+  </si>
+  <si>
+    <t>211002</t>
+  </si>
+  <si>
+    <t>CARES EPD 0042</t>
+  </si>
+  <si>
+    <t>CARES EPD 0040</t>
+  </si>
+  <si>
+    <t>CARES EPD 0041</t>
+  </si>
+  <si>
+    <t>11032</t>
+  </si>
+  <si>
+    <t>3/9/2029</t>
+  </si>
+  <si>
+    <t>Hy-Ten Ltd</t>
+  </si>
+  <si>
+    <t>Bridle Road</t>
+  </si>
+  <si>
+    <t>Bootle</t>
+  </si>
+  <si>
+    <t>Merseyside</t>
+  </si>
+  <si>
+    <t>L30 4UG</t>
+  </si>
+  <si>
+    <t>0151 525 1745</t>
+  </si>
+  <si>
+    <t>0151 523 2252</t>
+  </si>
+  <si>
+    <t>l.birchall@hy-ten.co.uk</t>
+  </si>
+  <si>
+    <t>5060</t>
+  </si>
+  <si>
+    <t>Technical Approval Certification - Reinforcement coupler system</t>
+  </si>
+  <si>
+    <t>850102</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>4/1/2027</t>
+  </si>
+  <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>5031</t>
+  </si>
+  <si>
+    <t>5035</t>
+  </si>
+  <si>
+    <t>5063</t>
+  </si>
+  <si>
+    <t>Product Conformity Certification - BS 4483 and related products</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>5/22/2027</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>3/18/2028</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>ICDAS Celik Enerji Tersane Ve Ulasim Sanayi A.S.</t>
+  </si>
+  <si>
+    <t>Degirmencik Koyu</t>
+  </si>
+  <si>
+    <t>Biga</t>
+  </si>
+  <si>
+    <t>Canakkale</t>
+  </si>
+  <si>
+    <t>00 90 212 550 4772</t>
+  </si>
+  <si>
+    <t>00 90 212 550 2024</t>
+  </si>
+  <si>
+    <t>mustafa.balci@icdas.com.tr</t>
+  </si>
+  <si>
+    <t>980401</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>3/11/2027</t>
+  </si>
+  <si>
+    <t>1285</t>
+  </si>
+  <si>
+    <t>7/28/2029</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>170803</t>
+  </si>
+  <si>
+    <t>181022</t>
+  </si>
+  <si>
+    <t>230104</t>
+  </si>
+  <si>
+    <t>CARES EPD 0067</t>
+  </si>
+  <si>
+    <t>231007</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000642</t>
+  </si>
+  <si>
+    <t>191002</t>
+  </si>
+  <si>
+    <t>CARES EPD 0069</t>
+  </si>
+  <si>
+    <t>5/31/2029</t>
+  </si>
+  <si>
+    <t>CARES EPD 0068</t>
+  </si>
+  <si>
+    <t>Iton-Seine SAS</t>
+  </si>
+  <si>
+    <t>BP13</t>
+  </si>
+  <si>
+    <t>Quai de Seine</t>
+  </si>
+  <si>
+    <t>78270 Bonnieres Sur Seine</t>
+  </si>
+  <si>
+    <t>00 33 1 3098 2080</t>
+  </si>
+  <si>
+    <t>00 33 1 3098 9157</t>
+  </si>
+  <si>
+    <t>abbes.hilali@rivagroup.com</t>
+  </si>
+  <si>
+    <t>970601</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>4/29/2027</t>
+  </si>
+  <si>
+    <t>Izmir Demir Celik Sanayi A.S.</t>
+  </si>
+  <si>
+    <t>Foca Celik Fabrikasi</t>
+  </si>
+  <si>
+    <t>35807 Aliaga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Izmir          </t>
+  </si>
+  <si>
+    <t>00 90 232 625 12 00 / 2450</t>
+  </si>
+  <si>
+    <t>00 90 232 625 11 99</t>
+  </si>
+  <si>
+    <t>s.gulseven@izdemir.com.tr</t>
+  </si>
+  <si>
+    <t>930401</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>8/4/2027</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>12/1/2026</t>
+  </si>
+  <si>
+    <t>1392</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>7/25/2028</t>
+  </si>
+  <si>
+    <t>180401</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>5/17/2028</t>
+  </si>
+  <si>
+    <t>1244-CPR-1029</t>
+  </si>
+  <si>
+    <t>191104</t>
+  </si>
+  <si>
+    <t>CARES EPD 0077</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000182</t>
+  </si>
+  <si>
+    <t>210506</t>
+  </si>
+  <si>
+    <t>Jiangsu Jingye Iron and Steel Co., Ltd</t>
+  </si>
+  <si>
+    <t>Shipbuilding Industrial Park</t>
+  </si>
+  <si>
+    <t>Duigougang Town, Guannan County</t>
+  </si>
+  <si>
+    <t>Lianyungang City</t>
+  </si>
+  <si>
+    <t>Jiangsu</t>
+  </si>
+  <si>
+    <t>222523</t>
+  </si>
+  <si>
+    <t>0518 83375090</t>
+  </si>
+  <si>
+    <t>joseph@jingyesteel.com.cn</t>
+  </si>
+  <si>
+    <t>260901</t>
+  </si>
+  <si>
+    <t>6063</t>
+  </si>
+  <si>
+    <t>7010</t>
+  </si>
+  <si>
+    <t>Jiangsu Province Binxin Steel Group Co., Ltd</t>
+  </si>
+  <si>
+    <t>Zhewang Town</t>
+  </si>
+  <si>
+    <t>Ganyu Distric, Lianyungang City</t>
+  </si>
+  <si>
+    <t>Jiangsu Province</t>
+  </si>
+  <si>
+    <t>222113</t>
+  </si>
+  <si>
+    <t>15831118888</t>
+  </si>
+  <si>
+    <t>0518 86998377</t>
+  </si>
+  <si>
+    <t>gaiqiaofeng@163.com</t>
+  </si>
+  <si>
+    <t>170904</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>10/17/2027</t>
+  </si>
+  <si>
+    <t>180201</t>
+  </si>
+  <si>
+    <t>CARES EPD 0031</t>
+  </si>
+  <si>
+    <t>7/16/2028</t>
+  </si>
+  <si>
+    <t>CARES EPD 0091</t>
+  </si>
+  <si>
+    <t>8/12/2029</t>
+  </si>
+  <si>
+    <t>Jiangsu XuSteel Group Co., Ltd</t>
+  </si>
+  <si>
+    <t>National Highway 104, Tongshan District</t>
+  </si>
+  <si>
+    <t>Xuzhou City, Jiangsu Province</t>
+  </si>
+  <si>
+    <t>Xuzhou</t>
+  </si>
+  <si>
+    <t>Tongshan</t>
+  </si>
+  <si>
+    <t>221138</t>
+  </si>
+  <si>
+    <t>0516 67077777</t>
+  </si>
+  <si>
+    <t>2802775924@qq.com</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>260202</t>
+  </si>
+  <si>
+    <t>Jiangsu Yonggang Group Co. Ltd</t>
+  </si>
+  <si>
+    <t>Yonglian Industrial Park</t>
+  </si>
+  <si>
+    <t>Namfeng Town</t>
+  </si>
+  <si>
+    <t>Zhangjiagang City</t>
+  </si>
+  <si>
+    <t>215628</t>
+  </si>
+  <si>
+    <t>+8651258619366</t>
+  </si>
+  <si>
+    <t>bobwang@yong-gang.com; roger@yong-gang.com</t>
+  </si>
+  <si>
+    <t>090902</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>180502</t>
+  </si>
+  <si>
+    <t>190406</t>
+  </si>
+  <si>
+    <t>250803</t>
+  </si>
+  <si>
+    <t>CARES EPD 0043</t>
+  </si>
+  <si>
+    <t>11034</t>
+  </si>
+  <si>
+    <t>Jianlong Xilin Iron &amp; Steel Co. Ltd.</t>
+  </si>
+  <si>
+    <t>No.121, Xinxing Street</t>
+  </si>
+  <si>
+    <t>Xilin Town, Jinlin District</t>
+  </si>
+  <si>
+    <t>Yichun City</t>
+  </si>
+  <si>
+    <t>Heilongjiang Province</t>
+  </si>
+  <si>
+    <t>153025</t>
+  </si>
+  <si>
+    <t>13845877243</t>
+  </si>
+  <si>
+    <t>xuweili@ejianlong.com</t>
+  </si>
+  <si>
+    <t>251201</t>
+  </si>
+  <si>
+    <t>6044</t>
+  </si>
+  <si>
+    <t>7006</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>12/15/2028</t>
+  </si>
+  <si>
+    <t>CARES EPD 0055</t>
+  </si>
+  <si>
+    <t>5/9/2029</t>
+  </si>
+  <si>
+    <t>CARES EPD 0054</t>
+  </si>
+  <si>
+    <t>11042</t>
+  </si>
+  <si>
+    <t>5/16/2029</t>
+  </si>
+  <si>
+    <t>Jilin Jingang Iron and Steel Co., Ltd</t>
+  </si>
+  <si>
+    <t>18th, Hongzui Road</t>
+  </si>
+  <si>
+    <t>Tiexi District</t>
+  </si>
+  <si>
+    <t>Siping City, Jilin Province</t>
+  </si>
+  <si>
+    <t>136000</t>
+  </si>
+  <si>
+    <t>0434-6060700</t>
+  </si>
+  <si>
+    <t>261774369@qq.com</t>
+  </si>
+  <si>
+    <t>260402</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>4/17/2029</t>
+  </si>
+  <si>
+    <t>Jilin Xinda Steel Co., Ltd.</t>
+  </si>
+  <si>
+    <t>001 DongCao Line, Baiyun Xin Cheng</t>
+  </si>
+  <si>
+    <t>Hengdaohe Town, Dong Feng County, Jilin Province</t>
+  </si>
+  <si>
+    <t>Hengdaohe</t>
+  </si>
+  <si>
+    <t>Dongfeng</t>
+  </si>
+  <si>
+    <t>136300</t>
+  </si>
+  <si>
+    <t>0315 701 9333</t>
+  </si>
+  <si>
+    <t>ldq_12@qq.com</t>
+  </si>
+  <si>
+    <t>250902</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>9/30/2028</t>
+  </si>
+  <si>
+    <t>CARES EPD 0073</t>
+  </si>
+  <si>
+    <t>5/15/2029</t>
+  </si>
+  <si>
+    <t>11044</t>
+  </si>
+  <si>
+    <t>Jindal Steel Limited</t>
+  </si>
+  <si>
+    <t>Chhendipada Road</t>
+  </si>
+  <si>
+    <t>SH-63, Jindal Nagar</t>
+  </si>
+  <si>
+    <t>Angul</t>
+  </si>
+  <si>
+    <t>759111</t>
+  </si>
+  <si>
+    <t>+91 9777446889</t>
+  </si>
+  <si>
+    <t>06761264166</t>
+  </si>
+  <si>
+    <t>kaushik.dey@jindalsteel.in</t>
+  </si>
+  <si>
+    <t>180603</t>
+  </si>
+  <si>
+    <t>1585</t>
+  </si>
+  <si>
     <t>12/6/2026</t>
   </si>
   <si>
-    <t>11036</t>
-[...1097 lines deleted...]
-    <t>BREG EN EPD No. 000130</t>
+    <t>200703</t>
+  </si>
+  <si>
+    <t>200803</t>
+  </si>
+  <si>
+    <t>Jindal Steel Sohar LLC</t>
+  </si>
+  <si>
+    <t>Plot - 12</t>
+  </si>
+  <si>
+    <t>Sohar Industrial Port</t>
+  </si>
+  <si>
+    <t>Sohar</t>
+  </si>
+  <si>
+    <t>00968 26850459</t>
+  </si>
+  <si>
+    <t>00968 26850438</t>
+  </si>
+  <si>
+    <t>pawan.singh@jindalsteel.com</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>3/4/2027</t>
+  </si>
+  <si>
+    <t>160604</t>
+  </si>
+  <si>
+    <t>1581</t>
+  </si>
+  <si>
+    <t>5/20/2027</t>
+  </si>
+  <si>
+    <t>1582</t>
+  </si>
+  <si>
+    <t>200801</t>
+  </si>
+  <si>
+    <t>CARES EPD 0017</t>
+  </si>
+  <si>
+    <t>5/15/2028</t>
+  </si>
+  <si>
+    <t>11004</t>
+  </si>
+  <si>
+    <t>10/24/2027</t>
+  </si>
+  <si>
+    <t>191003</t>
+  </si>
+  <si>
+    <t>Jingye Iron and Steel Co., Ltd</t>
+  </si>
+  <si>
+    <t>Nandian Town</t>
+  </si>
+  <si>
+    <t>Pingshan County</t>
+  </si>
+  <si>
+    <t>Shijiazhuang City</t>
+  </si>
+  <si>
+    <t>Hebei Province</t>
+  </si>
+  <si>
+    <t>050400</t>
+  </si>
+  <si>
+    <t>+86 18633899825</t>
+  </si>
+  <si>
+    <t>0311 82873988</t>
+  </si>
+  <si>
+    <t>150704</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>11/9/2026</t>
+  </si>
+  <si>
+    <t>200704</t>
+  </si>
+  <si>
+    <t>210404</t>
+  </si>
+  <si>
+    <t>Kam Steel Integrated Company Ltd</t>
+  </si>
+  <si>
+    <t>Igbolo/Emuran Village, Holiness HIghway</t>
+  </si>
+  <si>
+    <t>Igbaga</t>
+  </si>
+  <si>
+    <t>Sagamu</t>
+  </si>
+  <si>
+    <t>Ogun</t>
+  </si>
+  <si>
+    <t>+234 9014375108</t>
+  </si>
+  <si>
+    <t>a.kumar@kamindustries.com.ng</t>
+  </si>
+  <si>
+    <t>1865</t>
+  </si>
+  <si>
+    <t>4/8/2029</t>
+  </si>
+  <si>
+    <t>230605</t>
+  </si>
+  <si>
+    <t>Kaptan Demir Celik Endustrisi Ve Ticaret A.S.</t>
+  </si>
+  <si>
+    <t>Eksi Elma Mevkii Seymen Yolu 4. km</t>
+  </si>
+  <si>
+    <t>Marmara Ereglisi</t>
+  </si>
+  <si>
+    <t>Tekirdag</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+90 282 611 00 00 Ext:1239  </t>
+  </si>
+  <si>
+    <t>90.282.633 78 24</t>
+  </si>
+  <si>
+    <t>cciritci@kaptandemir.com.tr</t>
+  </si>
+  <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>4/7/2027</t>
+  </si>
+  <si>
+    <t>060402</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>1/2/2027</t>
+  </si>
+  <si>
+    <t>1678</t>
+  </si>
+  <si>
+    <t>10/15/2028</t>
+  </si>
+  <si>
+    <t>1705</t>
+  </si>
+  <si>
+    <t>11/6/2028</t>
+  </si>
+  <si>
+    <t>1679</t>
+  </si>
+  <si>
+    <t>CARES EPD 0078</t>
+  </si>
+  <si>
+    <t>6034</t>
+  </si>
+  <si>
+    <t>241101</t>
+  </si>
+  <si>
+    <t>Kardemir Celik Sanayi A.S.</t>
+  </si>
+  <si>
+    <t>Bozkoy Mah. 2 CAD. No:24</t>
+  </si>
+  <si>
+    <t>+905491942035</t>
+  </si>
+  <si>
+    <t>bahri.baltaci@kar-demir.com.tr</t>
+  </si>
+  <si>
+    <t>1847</t>
+  </si>
+  <si>
+    <t>7/16/2029</t>
+  </si>
+  <si>
+    <t>1850</t>
+  </si>
+  <si>
+    <t>1851</t>
+  </si>
+  <si>
+    <t>240701</t>
+  </si>
+  <si>
+    <t>CARES EPD 0080</t>
+  </si>
+  <si>
+    <t>Kroman Celik Sanayii A.S.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emek Mah.  Asiroglu Cad. No:155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darica/Kocaeli                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">41700 </t>
+  </si>
+  <si>
+    <t>00 90 262 679 2000</t>
+  </si>
+  <si>
+    <t>00 90 262 653 2676</t>
+  </si>
+  <si>
+    <t>Ali.Ozturk@kromancelik.com.tr</t>
+  </si>
+  <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>3/31/2029</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>061001</t>
+  </si>
+  <si>
+    <t>180801</t>
+  </si>
+  <si>
+    <t>CARES EPD 0060</t>
+  </si>
+  <si>
+    <t>4/24/2029</t>
+  </si>
+  <si>
+    <t>190801</t>
+  </si>
+  <si>
+    <t>Liuzhou Iron and Steel Company Limited</t>
+  </si>
+  <si>
+    <t>No. 117, Beique Road</t>
+  </si>
+  <si>
+    <t>Liuzhou City</t>
+  </si>
+  <si>
+    <t>Liubei District</t>
+  </si>
+  <si>
+    <t>545002</t>
+  </si>
+  <si>
+    <t>+86 13977211139</t>
+  </si>
+  <si>
+    <t>lgzlbpzk@163.com</t>
+  </si>
+  <si>
+    <t>260801</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>9/1/2029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luzhou Xinyang Vanadium Titanium Steel Co. Ltd. </t>
+  </si>
+  <si>
+    <t>Hejiang Circular Economy Industrial Park</t>
+  </si>
+  <si>
+    <t>Luzhou City, Sichuan Province</t>
+  </si>
+  <si>
+    <t>Daqiao Toen</t>
+  </si>
+  <si>
+    <t>Hejiang County</t>
+  </si>
+  <si>
+    <t>646203</t>
+  </si>
+  <si>
+    <t>008615196077973</t>
+  </si>
+  <si>
+    <t>757283917@qq.com</t>
+  </si>
+  <si>
+    <t>250905</t>
+  </si>
+  <si>
+    <t>Manama Steel Industries Co. W.L.L.</t>
+  </si>
+  <si>
+    <t>Al Hidd Industrial Area</t>
+  </si>
+  <si>
+    <t>Building 79 - Block 115, Road Avenue 17</t>
+  </si>
+  <si>
+    <t>Al Hidd</t>
+  </si>
+  <si>
+    <t>Bahrain</t>
+  </si>
+  <si>
+    <t>+973 38008741</t>
+  </si>
+  <si>
+    <t>nazar@manamasteel.com</t>
+  </si>
+  <si>
+    <t>250904</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>CARES EPD 0049</t>
+  </si>
+  <si>
+    <t>3/22/2029</t>
+  </si>
+  <si>
+    <t>11037</t>
+  </si>
+  <si>
+    <t>4/11/2029</t>
+  </si>
+  <si>
+    <t>Megasa Siderúrgica SL</t>
+  </si>
+  <si>
+    <t>Ctra Castilla 802-820</t>
+  </si>
+  <si>
+    <t>15572 Naron</t>
+  </si>
+  <si>
+    <t>La Coruna</t>
+  </si>
+  <si>
+    <t>00 34 981 399 000</t>
+  </si>
+  <si>
+    <t>00 34 981 399 004</t>
+  </si>
+  <si>
+    <t>cbilbao@megasa.es</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>910901</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>5/31/2027</t>
+  </si>
+  <si>
+    <t>1302</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000137</t>
   </si>
   <si>
     <t>5/8/2026</t>
   </si>
   <si>
-    <t>1945</t>
-[...617 lines deleted...]
-    <t>10047</t>
+    <t>Melwire Rolling (PVT.) Ltd.</t>
+  </si>
+  <si>
+    <t>Mathugama Industrial Estate</t>
+  </si>
+  <si>
+    <t>Meegama Road, 05th Mile Post</t>
+  </si>
+  <si>
+    <t>Dharga Town</t>
+  </si>
+  <si>
+    <t>Kaluthara</t>
+  </si>
+  <si>
+    <t>12090</t>
+  </si>
+  <si>
+    <t>Sri Lanka</t>
+  </si>
+  <si>
+    <t>+94 71 989 8548</t>
+  </si>
+  <si>
+    <t>thilina@melwa.com</t>
+  </si>
+  <si>
+    <t>260404</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Melwire Rolling (Pvt.) Ltd. </t>
+  </si>
+  <si>
+    <t>No. 21</t>
+  </si>
+  <si>
+    <t>Temple Road</t>
+  </si>
+  <si>
+    <t>Ekala</t>
+  </si>
+  <si>
+    <t>Ja-Ela</t>
+  </si>
+  <si>
+    <t>11380</t>
+  </si>
+  <si>
+    <t>260405</t>
+  </si>
+  <si>
+    <t>Mescier Demir Celik Sanayi ve Ticaret. A.S</t>
+  </si>
+  <si>
+    <t>Organize Sanayi Bolgesi No:1</t>
+  </si>
+  <si>
+    <t>Bartin</t>
+  </si>
+  <si>
+    <t>74110</t>
+  </si>
+  <si>
+    <t>0537 2056548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cagri.aloglu@mescier.com.tr </t>
+  </si>
+  <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>10/24/2026</t>
+  </si>
+  <si>
+    <t>231008</t>
+  </si>
+  <si>
+    <t>1244-CPR-1096</t>
+  </si>
+  <si>
+    <t>Muscat Steel Industries Co LLC</t>
+  </si>
+  <si>
+    <t>Road No 4D, Rusayl Industrial Estate</t>
+  </si>
+  <si>
+    <t>Post Box No 111</t>
+  </si>
+  <si>
+    <t>Muscat</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>00968 24446938</t>
+  </si>
+  <si>
+    <t>muscatsteel@gmail.com</t>
+  </si>
+  <si>
+    <t>100801</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>5/21/2027</t>
+  </si>
+  <si>
+    <t>230102</t>
+  </si>
+  <si>
+    <t>230103</t>
+  </si>
+  <si>
+    <t>11017</t>
+  </si>
+  <si>
+    <t>CARES EPD 0016</t>
+  </si>
+  <si>
+    <t>Najd Steel Factory</t>
+  </si>
+  <si>
+    <t>Building No. 6926, Al-Undalasi Sreet</t>
+  </si>
+  <si>
+    <t>Second Industrial City District</t>
+  </si>
+  <si>
+    <t>Riyadh</t>
+  </si>
+  <si>
+    <t>14377</t>
+  </si>
+  <si>
+    <t>+966 59 814 1595</t>
+  </si>
+  <si>
+    <t>mostafa@najdsteel.com</t>
+  </si>
+  <si>
+    <t>CARES EPD 0059</t>
+  </si>
+  <si>
+    <t>4/9/2029</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>4/28/2029</t>
+  </si>
+  <si>
+    <t>260403</t>
+  </si>
+  <si>
+    <t>NatSteel Holdings Pte Ltd</t>
+  </si>
+  <si>
+    <t>22 Tanjong Kling Road, Gate 3</t>
+  </si>
+  <si>
+    <t>628048</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>66607807</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LuaEC@natsteel.com.sg; </t>
+  </si>
+  <si>
+    <t>6007</t>
+  </si>
+  <si>
+    <t>6006</t>
+  </si>
+  <si>
+    <t>Product Conformity Certification - BS 8666 and related activities (Singapore)</t>
+  </si>
+  <si>
+    <t>6008</t>
+  </si>
+  <si>
+    <t>Product Conformity Certification - SS 561 and related products (Singapore)</t>
+  </si>
+  <si>
+    <t>6010</t>
+  </si>
+  <si>
+    <t>Quality Management System Certification (Singapore)</t>
+  </si>
+  <si>
+    <t>3/6/2027</t>
+  </si>
+  <si>
+    <t>240302</t>
+  </si>
+  <si>
+    <t>240301</t>
+  </si>
+  <si>
+    <t>Nervacero SA</t>
+  </si>
+  <si>
+    <t>Barrio Ballonti s/n</t>
+  </si>
+  <si>
+    <t>48510 Valle de Trapaga</t>
+  </si>
+  <si>
+    <t>Viscaya</t>
+  </si>
+  <si>
+    <t>+34 679 723 776</t>
+  </si>
+  <si>
+    <t>00 34 94 493 90 00</t>
+  </si>
+  <si>
+    <t>jfernandezm@nervacero.com</t>
+  </si>
+  <si>
+    <t>901203</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>6/5/2027</t>
+  </si>
+  <si>
+    <t>201002</t>
+  </si>
+  <si>
+    <t>Osman Sonmez Insaat Taahhut Ticaret</t>
+  </si>
+  <si>
+    <t>Bozkoy, Aliaga, Turkey</t>
+  </si>
+  <si>
+    <t>Sanayi Caddesi No:12</t>
+  </si>
+  <si>
+    <t>Bozkoy</t>
+  </si>
+  <si>
+    <t>+90 232 625 19 12</t>
+  </si>
+  <si>
+    <t>+90 232 625 19 13</t>
+  </si>
+  <si>
+    <t>tuna.beydogan@habas.com.tr</t>
+  </si>
+  <si>
+    <t>110501</t>
+  </si>
+  <si>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>210103</t>
+  </si>
+  <si>
+    <t>210104</t>
+  </si>
+  <si>
+    <t>PT Dexin Steel Indonesia</t>
+  </si>
+  <si>
+    <t>Indonesia Morowali Industrial Park</t>
+  </si>
+  <si>
+    <t>Mess Imip Desa Fatufia Bahodopi</t>
+  </si>
+  <si>
+    <t>Bungku</t>
+  </si>
+  <si>
+    <t>Sulawesi</t>
+  </si>
+  <si>
+    <t>94974</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>0062-812 86928808</t>
+  </si>
+  <si>
+    <t>291206396@qq.com</t>
+  </si>
+  <si>
+    <t>1818</t>
+  </si>
+  <si>
+    <t>5/19/2028</t>
+  </si>
+  <si>
+    <t>220601</t>
+  </si>
+  <si>
+    <t>220602</t>
+  </si>
+  <si>
+    <t>CARES EPD 0003</t>
+  </si>
+  <si>
+    <t>CARES EPD 0002</t>
+  </si>
+  <si>
+    <t>CARES EPD 0001</t>
+  </si>
+  <si>
+    <t>220603</t>
+  </si>
+  <si>
+    <t>11022</t>
+  </si>
+  <si>
+    <t>2/23/2028</t>
+  </si>
+  <si>
+    <t>Qatar Steel Company (Q.P.S.C.)</t>
+  </si>
+  <si>
+    <t>Post Box 50090</t>
+  </si>
+  <si>
+    <t>Mesaieed</t>
+  </si>
+  <si>
+    <t>00 974 4477 8103</t>
+  </si>
+  <si>
+    <t>00 974 477 1424</t>
+  </si>
+  <si>
+    <t>__QA_Team@qatarsteel.com.qa</t>
+  </si>
+  <si>
+    <t>060401</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>6/1/2029</t>
+  </si>
+  <si>
+    <t>1282</t>
+  </si>
+  <si>
+    <t>5/18/2028</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>171102</t>
+  </si>
+  <si>
+    <t>180101</t>
+  </si>
+  <si>
+    <t>180102</t>
+  </si>
+  <si>
+    <t>1641</t>
+  </si>
+  <si>
+    <t>11/10/2027</t>
+  </si>
+  <si>
+    <t>1667</t>
+  </si>
+  <si>
+    <t>11/14/2027</t>
+  </si>
+  <si>
+    <t>180602</t>
+  </si>
+  <si>
+    <t>CARES EPD 0061</t>
+  </si>
+  <si>
+    <t>11006</t>
+  </si>
+  <si>
+    <t>10/28/2027</t>
+  </si>
+  <si>
+    <t>190702</t>
+  </si>
+  <si>
+    <t>CARES EPD 0033</t>
+  </si>
+  <si>
+    <t>9/16/2028</t>
+  </si>
+  <si>
+    <t>CARES EPD 0034</t>
+  </si>
+  <si>
+    <t>3/1/2029</t>
+  </si>
+  <si>
+    <t>Qatar Steel Company FZE</t>
+  </si>
+  <si>
+    <t>Jebel Ali Free Zone</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                        </t>
+  </si>
+  <si>
+    <t>18255</t>
+  </si>
+  <si>
+    <t>00 9714 805 3111</t>
+  </si>
+  <si>
+    <t>00 9714 805 3222</t>
+  </si>
+  <si>
+    <t>manoj@qatarsteel.ae</t>
+  </si>
+  <si>
+    <t>070702</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>1688</t>
+  </si>
+  <si>
+    <t>7/24/2028</t>
+  </si>
+  <si>
+    <t>1687</t>
+  </si>
+  <si>
+    <t>220207</t>
+  </si>
+  <si>
+    <t>CARES EPD 0074</t>
+  </si>
+  <si>
+    <t>11003</t>
+  </si>
+  <si>
+    <t>10/22/2027</t>
+  </si>
+  <si>
+    <t>220208</t>
+  </si>
+  <si>
+    <t>Salalah Steel Industries Co LLC</t>
+  </si>
+  <si>
+    <t>Raysut Industrial Area Plot No. 97,98,99</t>
+  </si>
+  <si>
+    <t>Post Box: 1257</t>
+  </si>
+  <si>
+    <t>Salalah</t>
+  </si>
+  <si>
+    <t>Dhofar</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>+968 93257791</t>
+  </si>
+  <si>
+    <t>volkan@salalahsteel.com</t>
+  </si>
+  <si>
+    <t>241002</t>
+  </si>
+  <si>
+    <t>1937</t>
+  </si>
+  <si>
+    <t>CARES EPD 0051</t>
+  </si>
+  <si>
+    <t>11039</t>
+  </si>
+  <si>
+    <t>10060</t>
   </si>
   <si>
     <t>UAE Scheme for Steel Bars for Concrete Reinforcement</t>
   </si>
   <si>
-    <t>10048</t>
+    <t>SAM Montereau S.A.S</t>
+  </si>
+  <si>
+    <t>Service QSE</t>
+  </si>
+  <si>
+    <t>36 rue de la Grande Haie</t>
+  </si>
+  <si>
+    <t>Fault-Yonne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montereau </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 77130</t>
+  </si>
+  <si>
+    <t>+33 (0) 6.08.07.53.83</t>
+  </si>
+  <si>
+    <t>00 33 1 64 70 46 94</t>
+  </si>
+  <si>
+    <t>alice.schwarz@rivagroup.com</t>
+  </si>
+  <si>
+    <t>940701</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>7/7/2028</t>
+  </si>
+  <si>
+    <t>Saudi Iron and Steel Company (HADEED)</t>
+  </si>
+  <si>
+    <t>Jubail-HADEED-Admin Building</t>
+  </si>
+  <si>
+    <t>Al-Jubail Industrial City</t>
+  </si>
+  <si>
+    <t>Kingdom of Saudi Arabia</t>
+  </si>
+  <si>
+    <t>10053</t>
+  </si>
+  <si>
+    <t>+966 (013) 357 4600</t>
+  </si>
+  <si>
+    <t>anazikhu@hadeed.com.sa</t>
+  </si>
+  <si>
+    <t>1570</t>
+  </si>
+  <si>
+    <t>2/8/2029</t>
+  </si>
+  <si>
+    <t>180501</t>
+  </si>
+  <si>
+    <t>220405</t>
+  </si>
+  <si>
+    <t>BREG EN EPD. NO. 000567</t>
+  </si>
+  <si>
+    <t>BREG EN EPD. NO. 000566</t>
+  </si>
+  <si>
+    <t>BREG EN EPD. NO. 000565</t>
+  </si>
+  <si>
+    <t>210408</t>
+  </si>
+  <si>
+    <t>11028</t>
+  </si>
+  <si>
+    <t>Scaw South Africa (Pty) Ltd</t>
+  </si>
+  <si>
+    <t>P O Box 61721</t>
+  </si>
+  <si>
+    <t>Marshalltown</t>
+  </si>
+  <si>
+    <t>Gauteng</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>00 27 11 902 1001</t>
+  </si>
+  <si>
+    <t>00 27 11 902 5412</t>
+  </si>
+  <si>
+    <t>Jaucamp@scaw.co.za</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>000602</t>
+  </si>
+  <si>
+    <t>230703</t>
+  </si>
+  <si>
+    <t>Shandong Iron &amp; Steel Group Yongfeng Lingang Corp</t>
+  </si>
+  <si>
+    <t>No.0001, Huanghai 8th Road, Pingshang Town</t>
+  </si>
+  <si>
+    <t>Lingang Economic Development Zone, Linyi, Junan County, Shandong</t>
+  </si>
+  <si>
+    <t>Pingshang</t>
+  </si>
+  <si>
+    <t>Junan</t>
+  </si>
+  <si>
+    <t>276600</t>
+  </si>
+  <si>
+    <t>155 8919 7999</t>
+  </si>
+  <si>
+    <t>yflgrz@126.com</t>
+  </si>
+  <si>
+    <t>231101</t>
+  </si>
+  <si>
+    <t>1885</t>
+  </si>
+  <si>
+    <t>231102</t>
+  </si>
+  <si>
+    <t>231103</t>
+  </si>
+  <si>
+    <t>SHIU Wing Steel Limited</t>
+  </si>
+  <si>
+    <t>Tuen Mun Area 38</t>
+  </si>
+  <si>
+    <t>Tap Shek Kok</t>
+  </si>
+  <si>
+    <t>New Territories</t>
+  </si>
+  <si>
+    <t>HKSAR</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>852 2626 9002</t>
+  </si>
+  <si>
+    <t>kilian@shiuwingsteel.com</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>Quality Management System Certification (HK)</t>
+  </si>
+  <si>
+    <t>7/30/2027</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000641</t>
+  </si>
+  <si>
+    <t>11/30/2027</t>
+  </si>
+  <si>
+    <t>240706</t>
+  </si>
+  <si>
+    <t>Siderurgica Sevillana. S.A</t>
+  </si>
+  <si>
+    <t>Autovia A-92 Km-6, P.I. Hacienda Dolores</t>
+  </si>
+  <si>
+    <t>Calle 2, no 22</t>
+  </si>
+  <si>
+    <t>Alcala de Guadaira</t>
+  </si>
+  <si>
+    <t>Seville</t>
+  </si>
+  <si>
+    <t>41500</t>
+  </si>
+  <si>
+    <t>+34 954 979300</t>
+  </si>
+  <si>
+    <t>+34 954 979315</t>
+  </si>
+  <si>
+    <t>anselmo.roblas@rivagroup.com</t>
+  </si>
+  <si>
+    <t>181005</t>
+  </si>
+  <si>
+    <t>1639</t>
+  </si>
+  <si>
+    <t>6/27/2027</t>
+  </si>
+  <si>
+    <t>SN Maia - Siderurgia Nacional, S.A.</t>
+  </si>
+  <si>
+    <t>Fabrica da Maia</t>
+  </si>
+  <si>
+    <t>4425 S. Pedro de Fins</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>+351 229 699 235</t>
+  </si>
+  <si>
+    <t>00 351 229 699 036</t>
+  </si>
+  <si>
+    <t>acanelas@megasa.pt</t>
+  </si>
+  <si>
+    <t>000902</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>1/31/2027</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>6/22/2029</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000140</t>
+  </si>
+  <si>
+    <t>SN Seixal - Siderurgia Nacional, S.A.</t>
+  </si>
+  <si>
+    <t>Aldeia de Paio Pires</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2840-996 Aldeia De Paio Pires </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Seixal</t>
+  </si>
+  <si>
+    <t>00 351 21 227 8500</t>
+  </si>
+  <si>
+    <t>00 351 21 227 8539</t>
+  </si>
+  <si>
+    <t>efraguela@megasa.pt; aoliveira@megasa.pt</t>
+  </si>
+  <si>
+    <t>030101</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>4/4/2027</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>6/2/2029</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>200501</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000141</t>
+  </si>
+  <si>
+    <t>Sohar Steel LLC</t>
+  </si>
+  <si>
+    <t>Plot No.11, SIPC</t>
+  </si>
+  <si>
+    <t>Port of Sohar</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t xml:space="preserve">968- 26850459 / Ext:122  </t>
+  </si>
+  <si>
+    <t>00968 26850204</t>
+  </si>
+  <si>
+    <t>pawan.singh@jindalshadeed.com</t>
+  </si>
+  <si>
+    <t>150602</t>
+  </si>
+  <si>
+    <t>1421</t>
+  </si>
+  <si>
+    <t>2/15/2029</t>
+  </si>
+  <si>
+    <t>230501</t>
+  </si>
+  <si>
+    <t>CARES EPD 0029</t>
+  </si>
+  <si>
+    <t>6/29/2028</t>
+  </si>
+  <si>
+    <t>11005</t>
+  </si>
+  <si>
+    <t>230502</t>
+  </si>
+  <si>
+    <t>Sohar Steel Rolling (FZC) LLC</t>
+  </si>
+  <si>
+    <t>Sohar Free Zone</t>
+  </si>
+  <si>
+    <t>North AI Batinah Governorate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+968 26701520   </t>
+  </si>
+  <si>
+    <t>alok@ssroman.com</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>5/26/2028</t>
+  </si>
+  <si>
+    <t>250504</t>
+  </si>
+  <si>
+    <t>11025</t>
+  </si>
+  <si>
+    <t>CARES EPD 0026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOLB Steel Company </t>
+  </si>
+  <si>
+    <t>PO BOX 111</t>
+  </si>
+  <si>
+    <t>Jizan</t>
+  </si>
+  <si>
+    <t>45971</t>
+  </si>
+  <si>
+    <t>+966530325045</t>
+  </si>
+  <si>
+    <t>00966 112253171</t>
+  </si>
+  <si>
+    <t>ahmed.ramadan@solbsteel.com</t>
+  </si>
+  <si>
+    <t>1666</t>
+  </si>
+  <si>
+    <t>3/11/2028</t>
+  </si>
+  <si>
+    <t>190302</t>
+  </si>
+  <si>
+    <t>250203</t>
+  </si>
+  <si>
+    <t>250204</t>
+  </si>
+  <si>
+    <t>11033</t>
+  </si>
+  <si>
+    <t>Sovel S.A</t>
+  </si>
+  <si>
+    <t>Tsingeli Area</t>
+  </si>
+  <si>
+    <t>Almyros</t>
+  </si>
+  <si>
+    <t>Magnissia</t>
+  </si>
+  <si>
+    <t>37100</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>+30 2310 790148</t>
+  </si>
+  <si>
+    <t>+30 24220 25615</t>
+  </si>
+  <si>
+    <t>amast@sidenor.gr</t>
+  </si>
+  <si>
+    <t>090702</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>7/10/2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPA Algerian Qatari Steel AQS </t>
+  </si>
+  <si>
+    <t>Industrial Area Bellara El Milia-Jijel bp 625</t>
+  </si>
+  <si>
+    <t>El Milia</t>
+  </si>
+  <si>
+    <t>Jijel</t>
+  </si>
+  <si>
+    <t>18001</t>
+  </si>
+  <si>
+    <t>Algeria</t>
+  </si>
+  <si>
+    <t>+213 561 97 55 72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ehab.saleh@aqs.dz </t>
+  </si>
+  <si>
+    <t>CARES EPD 0019</t>
+  </si>
+  <si>
+    <t>CARES EPD 0018</t>
+  </si>
+  <si>
+    <t>260502</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>5/10/2029</t>
+  </si>
+  <si>
+    <t>11041</t>
+  </si>
+  <si>
+    <t>5/11/2029</t>
+  </si>
+  <si>
+    <t>Steel Asia Manufacturing Corporation</t>
+  </si>
+  <si>
+    <t>Cuidad Industria</t>
+  </si>
+  <si>
+    <t>Barrio Bahay Pari</t>
+  </si>
+  <si>
+    <t>Meycauayan City</t>
+  </si>
+  <si>
+    <t>Bulacan</t>
+  </si>
+  <si>
+    <t>3020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(632)  8858-0500 ext 2120</t>
+  </si>
+  <si>
+    <t>(632) 856-5555</t>
+  </si>
+  <si>
+    <t xml:space="preserve">maenriquez@steelasia.com </t>
+  </si>
+  <si>
+    <t>110801</t>
+  </si>
+  <si>
+    <t>1288</t>
+  </si>
+  <si>
+    <t>12/11/2026</t>
+  </si>
+  <si>
+    <t>Suez Steel Co. RM1/RM2/RM3</t>
+  </si>
+  <si>
+    <t>Al Adabyah Road</t>
+  </si>
+  <si>
+    <t>P.O.Box 35</t>
+  </si>
+  <si>
+    <t>00201010200212</t>
+  </si>
+  <si>
+    <t>002062323802/07</t>
+  </si>
+  <si>
+    <t>amr.hefnawy@suezsteel.com</t>
+  </si>
+  <si>
+    <t>1761</t>
+  </si>
+  <si>
+    <t>6/11/2027</t>
+  </si>
+  <si>
+    <t>210504</t>
+  </si>
+  <si>
+    <t>210505</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>7/21/2027</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>BREG EN EPD. NO. 000638</t>
+  </si>
+  <si>
+    <t>260103</t>
+  </si>
+  <si>
+    <t>Sulb Company B.S.C. Closed</t>
+  </si>
+  <si>
+    <t>Building 277, Road 17, Block 117</t>
+  </si>
+  <si>
+    <t>Hidd Industrial Area</t>
+  </si>
+  <si>
+    <t>Hidd</t>
+  </si>
+  <si>
+    <t>+973 17352098</t>
+  </si>
+  <si>
+    <t>robert.east@sulb.com.bh</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>3/31/2028</t>
+  </si>
+  <si>
+    <t>11031</t>
+  </si>
+  <si>
+    <t>1/14/2029</t>
+  </si>
+  <si>
+    <t>260102</t>
+  </si>
+  <si>
+    <t>Tangshan Donghua Iron &amp; Steel Enterprise Group Co., Ltd</t>
+  </si>
+  <si>
+    <t>Xiao Ji Town</t>
+  </si>
+  <si>
+    <t>Fengnan District</t>
+  </si>
+  <si>
+    <t>063300</t>
+  </si>
+  <si>
+    <t>133 7345 1166</t>
+  </si>
+  <si>
+    <t>+86 3158590069</t>
+  </si>
+  <si>
+    <t>1187836950@qq.com</t>
+  </si>
+  <si>
+    <t>250801</t>
+  </si>
+  <si>
+    <t>7003</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>8/4/2028</t>
+  </si>
+  <si>
+    <t>6042</t>
+  </si>
+  <si>
+    <t>Thy-Marcinelle SA</t>
+  </si>
+  <si>
+    <t>1 Rue de l'Acier</t>
+  </si>
+  <si>
+    <t>BP 1002</t>
+  </si>
+  <si>
+    <t>B-6000 Charleroi</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>00 32 71 27 01 15</t>
+  </si>
+  <si>
+    <t>00 32 71 27 01 46</t>
+  </si>
+  <si>
+    <t>giovanni.donvito@rivagroup.com</t>
+  </si>
+  <si>
+    <t>030302</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>11/6/2026</t>
+  </si>
+  <si>
+    <t>Tosyali Algerie Fer Et Acier</t>
+  </si>
+  <si>
+    <t>Pole-Economique</t>
+  </si>
+  <si>
+    <t>Bethioua-Oran</t>
+  </si>
+  <si>
+    <t>31230</t>
+  </si>
+  <si>
+    <t>+213561689823</t>
+  </si>
+  <si>
+    <t>+213 41793131</t>
+  </si>
+  <si>
+    <t>Mohammed.Benmbarek@tosyalialgeria-spa.com</t>
+  </si>
+  <si>
+    <t>181201</t>
+  </si>
+  <si>
+    <t>1647</t>
+  </si>
+  <si>
+    <t>9/10/2027</t>
+  </si>
+  <si>
+    <t>210409</t>
+  </si>
+  <si>
+    <t>210202</t>
+  </si>
+  <si>
+    <t>Tosyali Filmasin ve Insaat Demiri A.S (Osmaniye, Turkey)</t>
+  </si>
+  <si>
+    <t>Org.sanayii böl.celalettin Cerrah Bulv. No2</t>
+  </si>
+  <si>
+    <t>Toprakkale</t>
+  </si>
+  <si>
+    <t>Osmaniye</t>
+  </si>
+  <si>
+    <t>80950</t>
+  </si>
+  <si>
+    <t>0090 536 889 3773</t>
+  </si>
+  <si>
+    <t>Bahri.ikiz@toscelik.com.tr</t>
+  </si>
+  <si>
+    <t>190402</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>11/17/2027</t>
+  </si>
+  <si>
+    <t>Tosyali Metalurji Industry Co.</t>
+  </si>
+  <si>
+    <t>Organize Sanayi Bölgesi Mustafa Bastug cad. No:8 Toprakkale</t>
+  </si>
+  <si>
+    <t>80010</t>
+  </si>
+  <si>
+    <t>00 90 328 826 84 00</t>
+  </si>
+  <si>
+    <t>00 90 328 826 82 33</t>
+  </si>
+  <si>
+    <t>Serkan.dolapcioglu@tosyalimetalurji.com.tr</t>
+  </si>
+  <si>
+    <t>1290</t>
+  </si>
+  <si>
+    <t>150802</t>
+  </si>
+  <si>
+    <t>160101</t>
+  </si>
+  <si>
+    <t>BREG EN EPD No. 000143</t>
+  </si>
+  <si>
+    <t>Union Iron and Steel Company L.L.C</t>
+  </si>
+  <si>
+    <t>Near Emirates Steel</t>
+  </si>
+  <si>
+    <t>8529</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+ 971 05 06 07 7517 </t>
+  </si>
+  <si>
+    <t>s.velayudhan@uis-uae.com</t>
+  </si>
+  <si>
+    <t>150601</t>
+  </si>
+  <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>1/25/2027</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>6/16/2027</t>
+  </si>
+  <si>
+    <t>1555</t>
+  </si>
+  <si>
+    <t>3/18/2027</t>
+  </si>
+  <si>
+    <t>1556</t>
+  </si>
+  <si>
+    <t>3/5/2027</t>
+  </si>
+  <si>
+    <t>1718</t>
+  </si>
+  <si>
+    <t>3/25/2029</t>
+  </si>
+  <si>
+    <t>221102</t>
+  </si>
+  <si>
+    <t>11007</t>
+  </si>
+  <si>
+    <t>221103</t>
+  </si>
+  <si>
+    <t>CARES EPD 0005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">United Steel Industrial Co. (K.S.C.C) - KUWAIT STEEL </t>
+  </si>
+  <si>
+    <t>Shuaiba Industrial Area, West Block #4</t>
+  </si>
+  <si>
+    <t>Street MA 8 Plot - 71</t>
+  </si>
+  <si>
+    <t>Shuaiba</t>
+  </si>
+  <si>
+    <t>PO Box 1370, Safat</t>
+  </si>
+  <si>
+    <t>13014</t>
+  </si>
+  <si>
+    <t>Kuwait</t>
+  </si>
+  <si>
+    <t>+ 965 23200000 x 4206</t>
+  </si>
+  <si>
+    <t>+965-2326 3701</t>
+  </si>
+  <si>
+    <t>samir.larhrib@kwtsteel.com</t>
+  </si>
+  <si>
+    <t>151203</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>3/13/2027</t>
+  </si>
+  <si>
+    <t>230803</t>
+  </si>
+  <si>
+    <t>VAS Group Nghi Son Joint Stock Company</t>
+  </si>
+  <si>
+    <t>Nghi Son Iron and Steel Complex</t>
+  </si>
+  <si>
+    <t>Nghi Son Economic Zone</t>
+  </si>
+  <si>
+    <t>Hai Thuong Ward, Nghi Son Town</t>
+  </si>
+  <si>
+    <t>Thanh Hoa Province</t>
+  </si>
+  <si>
+    <t>427530</t>
+  </si>
+  <si>
+    <t>+84 917 916 506</t>
+  </si>
+  <si>
+    <t>trangtvh@vasgroup.vn</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>1/30/2028</t>
+  </si>
+  <si>
+    <t>250102</t>
+  </si>
+  <si>
+    <t>7001</t>
+  </si>
+  <si>
+    <t>6038</t>
+  </si>
+  <si>
+    <t>CARES EPD 0090</t>
+  </si>
+  <si>
+    <t>Vina Kyoei Steel Company Ltd.</t>
+  </si>
+  <si>
+    <t>Phu My I Industrial Zone</t>
+  </si>
+  <si>
+    <t>Phu My</t>
+  </si>
+  <si>
+    <t>77300</t>
+  </si>
+  <si>
+    <t>0908.09.09.27</t>
+  </si>
+  <si>
+    <t>levanut@vinakyoeisteel.com.vn</t>
+  </si>
+  <si>
+    <t>260101</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>1/13/2029</t>
+  </si>
+  <si>
+    <t>6046</t>
+  </si>
+  <si>
+    <t>7007</t>
+  </si>
+  <si>
+    <t>Wuxi Zhongtuo Metal Technology Manufacturing Co., Ltd.</t>
+  </si>
+  <si>
+    <t>No.55, Xicheng Road</t>
+  </si>
+  <si>
+    <t>Xiagang Sub-District</t>
+  </si>
+  <si>
+    <t>Jiangyin City</t>
+  </si>
+  <si>
+    <t>214442</t>
+  </si>
+  <si>
+    <t>+86 510 86031516</t>
+  </si>
+  <si>
+    <t>+86 510 86032382</t>
+  </si>
+  <si>
+    <t>shanshujin@qq.com</t>
+  </si>
+  <si>
+    <t>131201</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>3/24/2027</t>
+  </si>
+  <si>
+    <t>181003</t>
+  </si>
+  <si>
+    <t>CARES EPD 0035</t>
+  </si>
+  <si>
+    <t>200101</t>
+  </si>
+  <si>
+    <t>11043</t>
+  </si>
+  <si>
+    <t>6/6/2029</t>
+  </si>
+  <si>
+    <t>10068</t>
+  </si>
+  <si>
+    <t>Yangchun New Iron and Steel Co Ltd.</t>
+  </si>
+  <si>
+    <t>Nanshan Industrial Zone, Yangchun City</t>
+  </si>
+  <si>
+    <t>Yang jiang</t>
+  </si>
+  <si>
+    <t>Tan shui</t>
+  </si>
+  <si>
+    <t>529629</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+86 (0) 6628259999 </t>
+  </si>
+  <si>
+    <t>xsyw@yangsteel.com</t>
+  </si>
+  <si>
+    <t>260301</t>
+  </si>
+  <si>
+    <t>6051</t>
+  </si>
+  <si>
+    <t>7009</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>CARES EPD 0081</t>
+  </si>
+  <si>
+    <t>6/8/2029</t>
+  </si>
+  <si>
+    <t>11045</t>
+  </si>
+  <si>
+    <t>10071</t>
+  </si>
+  <si>
+    <t>10072</t>
+  </si>
+  <si>
+    <t>10073</t>
   </si>
   <si>
     <t>UAE Scheme for Steel Bars for Concrete Reinforcement - BS4449 Coil</t>
   </si>
   <si>
-    <t>Hy-Ten Ltd</t>
-[...2266 lines deleted...]
-  <si>
     <t>Yazici Iron &amp; Steel Co Inc</t>
   </si>
   <si>
     <t>PK 61 Sariseki</t>
   </si>
   <si>
     <t>Iskenderun</t>
   </si>
   <si>
     <t>00 90 326 6562300</t>
   </si>
   <si>
     <t>00 90 2326 6562316</t>
   </si>
   <si>
     <t>erkanucar@dilerhld.com</t>
   </si>
   <si>
     <t>981101</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>8/7/2027</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>6/23/2028</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>10/1/2026</t>
   </si>
   <si>
     <t>180701</t>
   </si>
   <si>
-    <t>BREG EN EPD No. 000142</t>
+    <t>CARES EPD 0079</t>
+  </si>
+  <si>
+    <t>5/29/2029</t>
   </si>
   <si>
     <t>200601</t>
   </si>
   <si>
     <t>YEŞİLYURT DEMİR ÇELİK ENDÜSTRİ VE LİMAN İŞLETMELERİ ANONİM ŞİRKETİ</t>
   </si>
   <si>
     <t>Cumhuriyet Mah. Sanayi Bolgesi No 15</t>
   </si>
   <si>
     <t>Tekkekoy</t>
   </si>
   <si>
     <t>Samsun 55300</t>
   </si>
   <si>
     <t>00 90 362 256 2330</t>
   </si>
   <si>
     <t>00 90 362 256 2332</t>
   </si>
   <si>
     <t>mesutuzun@yesilyurtdc.com.tr</t>
   </si>
@@ -4761,90 +5136,99 @@
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>150203</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>180902</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>200102</t>
   </si>
   <si>
-    <t>BREG EN EPD No. 000080</t>
+    <t>CARES EPD 0076</t>
   </si>
   <si>
     <t>200103</t>
   </si>
   <si>
     <t>Zenith Steel Group (Nantong) Co., Ltd</t>
   </si>
   <si>
     <t>1, Gangdong Avenue, Nantong City</t>
   </si>
   <si>
     <t>Brochang Town</t>
   </si>
   <si>
     <t>Haimen District</t>
   </si>
   <si>
     <t>226100</t>
   </si>
   <si>
     <t>15335015151</t>
   </si>
   <si>
     <t>Chenxiaopang2189@163.com</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
+    <t>4/23/2029</t>
+  </si>
+  <si>
     <t>230601</t>
   </si>
   <si>
     <t>230602</t>
   </si>
   <si>
     <t>230603</t>
   </si>
   <si>
     <t>CARES EPD 0013</t>
+  </si>
+  <si>
+    <t>10061</t>
+  </si>
+  <si>
+    <t>11040</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -4853,71 +5237,71 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40301#works-40301" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40301#works-40301" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=12202#works-12202" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=12202#works-12202" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63401#works-63401" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63401#works-63401" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63401#works-63401" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79302#works-79302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79302#works-79302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79302#works-79302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79301#works-79301" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79301#works-79301" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79301#works-79301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79301#works-79301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79301#works-79301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57701#works-57701" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57701#works-57701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57701#works-57701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57701#works-57701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42001#works-42001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42001#works-42001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40903#works-40903" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40903#works-40903" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40903#works-40903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64101#works-64101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64101#works-64101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=96601#works-96601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=96601#works-96601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=96601#works-96601" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=96601#works-96601" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74701#works-74701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74701#works-74701" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74701#works-74701" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74701#works-74701" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74601#works-74601" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74601#works-74601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74601#works-74601" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74601#works-74601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66601#works-66601" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66601#works-66601" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66601#works-66601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66601#works-66601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84401#works-84401" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84401#works-84401" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84401#works-84401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84401#works-84401" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26301#works-26301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26301#works-26301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26301#works-26301" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26301#works-26301" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26301#works-26301" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=45901#works-45901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=45901#works-45901" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=45901#works-45901" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=45901#works-45901" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=45901#works-45901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75001#works-75001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75001#works-75001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75001#works-75001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19601#works-19601" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19601#works-19601" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19601#works-19601" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19601#works-19601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19601#works-19601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=44101#works-44101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=44101#works-44101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=44101#works-44101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=44101#works-44101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=44101#works-44101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=60001#works-60001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=60001#works-60001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=14701#works-14701" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=14701#works-14701" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100301#works-100301" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100301#works-100301" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100301#works-100301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=61001#works-61001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=61001#works-61001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=92001#works-92001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=92001#works-92001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=14201#works-14201" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=14201#works-14201" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=48801#works-48801" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=48801#works-48801" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=15101#works-15101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=15101#works-15101" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=15101#works-15101" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=70201#works-70201" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=70201#works-70201" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=70201#works-70201" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=70201#works-70201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91501#works-91501" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91501#works-91501" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91501#works-91501" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91501#works-91501" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91502#works-91502" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91502#works-91502" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91502#works-91502" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91502#works-91502" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=76301#works-76301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=76301#works-76301" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=76301#works-76301" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40202#works-40202" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40202#works-40202" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40202#works-40202" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40202#works-40202" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=81101#works-81101" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90001#works-90001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90001#works-90001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=83301#works-83301" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=83301#works-83301" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58901#works-58901" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58901#works-58901" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58901#works-58901" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99501#works-99501" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99501#works-99501" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99501#works-99501" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98101#works-98101" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98101#works-98101" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98101#works-98101" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98101#works-98101" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90201#works-90201" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90201#works-90201" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90201#works-90201" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90201#works-90201" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97401#works-97401" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97401#works-97401" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97401#works-97401" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26401#works-26401" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26401#works-26401" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=71101#works-71101" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=71101#works-71101" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=71101#works-71101" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=71101#works-71101" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100801#works-100801" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100801#works-100801" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99901#works-99901" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99901#works-99901" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99901#works-99901" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99901#works-99901" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99801#works-99801" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99801#works-99801" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72901#works-72901" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72901#works-72901" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72901#works-72901" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72901#works-72901" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63801#works-63801" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63801#works-63801" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63801#works-63801" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63801#works-63801" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75901#works-75901" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75901#works-75901" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84201#works-84201" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84201#works-84201" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84201#works-84201" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84201#works-84201" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100001#works-100001" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93001#works-93001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93001#works-93001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93001#works-93001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19301#works-19301" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19301#works-19301" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19301#works-19301" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19301#works-19301" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19301#works-19301" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=85201#works-85201" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=85201#works-85201" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=85201#works-85201" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18101#works-18101" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18101#works-18101" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18101#works-18101" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57601#works-57601" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57601#works-57601" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57601#works-57601" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57601#works-57601" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93501#works-93501" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93501#works-93501" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93501#works-93501" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19802#works-19802" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19802#works-19802" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19802#works-19802" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34001#works-34001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34001#works-34001" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34001#works-34001" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91601#works-91601" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91601#works-91601" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91601#works-91601" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91601#works-91601" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64401#works-64401" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64401#works-64401" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64401#works-64401" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64401#works-64401" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91901#works-91901" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91901#works-91901" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91901#works-91901" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73001#works-73001" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73001#works-73001" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=33901#works-33901" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=33901#works-33901" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=33901#works-33901" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=33901#works-33901" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=33901#works-33901" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98201#works-98201" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98201#works-98201" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98201#works-98201" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98201#works-98201" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74401#works-74401" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74401#works-74401" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74401#works-74401" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74401#works-74401" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74401#works-74401" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26001#works-26001" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26001#works-26001" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55801#works-55801" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55801#works-55801" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97801#works-97801" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97801#works-97801" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97801#works-97801" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=69201#works-69201" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=69201#works-69201" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=69201#works-69201" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=69201#works-69201" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=38401#works-38401" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=38401#works-38401" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=38401#works-38401" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72501#works-72501" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72501#works-72501" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72501#works-72501" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72501#works-72501" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74301#works-74301" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74301#works-74301" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58401#works-58401" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58401#works-58401" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58401#works-58401" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58401#works-58401" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=61801#works-61801" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=61801#works-61801" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=61801#works-61801" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=94701#works-94701" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=94701#works-94701" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=94701#works-94701" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=94701#works-94701" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100501#works-100501" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100501#works-100501" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100501#works-100501" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100501#works-100501" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40301#works-40301" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40301#works-40301" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=12202#works-12202" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=12202#works-12202" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63401#works-63401" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63401#works-63401" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63401#works-63401" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79302#works-79302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79302#works-79302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79302#works-79302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79302#works-79302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79301#works-79301" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79301#works-79301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79301#works-79301" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79301#works-79301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79301#works-79301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57701#works-57701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57701#works-57701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57701#works-57701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57701#works-57701" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42101#works-42101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=89601#works-89601" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42001#works-42001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42001#works-42001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40901#works-40901" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40903#works-40903" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40903#works-40903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40903#works-40903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64101#works-64101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64101#works-64101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=96601#works-96601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=96601#works-96601" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=96601#works-96601" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=96601#works-96601" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=101901#works-101901" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=101901#works-101901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=101901#works-101901" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=101901#works-101901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=101901#works-101901" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74701#works-74701" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74701#works-74701" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74701#works-74701" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74701#works-74701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74601#works-74601" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74601#works-74601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74601#works-74601" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74601#works-74601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66601#works-66601" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66601#works-66601" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66601#works-66601" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66601#works-66601" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66601#works-66601" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84401#works-84401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84401#works-84401" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84401#works-84401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84401#works-84401" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75201#works-75201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26301#works-26301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26301#works-26301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26301#works-26301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26301#works-26301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26301#works-26301" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75001#works-75001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75001#works-75001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75001#works-75001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19601#works-19601" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19601#works-19601" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19601#works-19601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19601#works-19601" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19601#works-19601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=44101#works-44101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=44101#works-44101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=44101#works-44101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=44101#works-44101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=44101#works-44101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=60001#works-60001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=60001#works-60001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=56701#works-56701" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=14701#works-14701" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=14701#works-14701" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100301#works-100301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100301#works-100301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100301#works-100301" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=61001#works-61001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=61001#works-61001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=92001#works-92001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=92001#works-92001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=14201#works-14201" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=14201#works-14201" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=48801#works-48801" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=48801#works-48801" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55201#works-55201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55201#works-55201" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55201#works-55201" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55201#works-55201" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55201#works-55201" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34601#works-34601" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=15101#works-15101" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=15101#works-15101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=15101#works-15101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58001#works-58001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=70201#works-70201" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=70201#works-70201" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=70201#works-70201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=70201#works-70201" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34401#works-34401" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91501#works-91501" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91501#works-91501" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91501#works-91501" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91501#works-91501" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91502#works-91502" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91502#works-91502" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91502#works-91502" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91502#works-91502" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64401#works-64401" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64401#works-64401" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64401#works-64401" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=64401#works-64401" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18901#works-18901" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=76301#works-76301" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=76301#works-76301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=76301#works-76301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40201#works-40201" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40202#works-40202" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40202#works-40202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40202#works-40202" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=40202#works-40202" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=81101#works-81101" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=81101#works-81101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90001#works-90001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90001#works-90001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=83301#works-83301" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=83301#works-83301" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77601#works-77601" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99501#works-99501" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99501#works-99501" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99501#works-99501" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98101#works-98101" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98101#works-98101" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98101#works-98101" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98101#works-98101" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90201#works-90201" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90201#works-90201" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90201#works-90201" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90201#works-90201" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=90201#works-90201" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=54601#works-54601" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=31701#works-31701" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=102701#works-102701" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=102701#works-102701" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=102701#works-102701" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=102701#works-102701" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97401#works-97401" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97401#works-97401" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97401#works-97401" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=77101#works-77101" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=11501#works-11501" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29302#works-29302" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26401#works-26401" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26401#works-26401" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=68301#works-68301" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=103701#works-103701" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=103701#works-103701" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=103701#works-103701" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=71101#works-71101" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=71101#works-71101" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=71101#works-71101" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=71101#works-71101" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=71101#works-71101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100801#works-100801" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100801#works-100801" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57001#works-57001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99901#works-99901" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99901#works-99901" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99901#works-99901" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99901#works-99901" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99901#works-99901" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99901#works-99901" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99901#works-99901" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=102401#works-102401" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=102401#works-102401" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99801#works-99801" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99801#works-99801" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99801#works-99801" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=99801#works-99801" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72901#works-72901" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72901#works-72901" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72901#works-72901" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72901#works-72901" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66701#works-66701" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63801#works-63801" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63801#works-63801" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63801#works-63801" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=63801#works-63801" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75901#works-75901" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=75901#works-75901" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42402#works-42402" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84201#works-84201" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84201#works-84201" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84201#works-84201" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84201#works-84201" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84201#works-84201" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=42301#works-42301" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=104501#works-104501" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=104501#works-104501" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100001#works-100001" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93001#works-93001" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93001#works-93001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93001#works-93001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93001#works-93001" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19301#works-19301" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19301#works-19301" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19301#works-19301" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19301#works-19301" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19301#works-19301" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=85902#works-85902" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=85901#works-85901" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=85201#works-85201" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=85201#works-85201" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=85201#works-85201" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55101#works-55101" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=101101#works-101101" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=101101#works-101101" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=101101#works-101101" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=84801#works-84801" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18101#works-18101" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18101#works-18101" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=18101#works-18101" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57601#works-57601" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57601#works-57601" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57601#works-57601" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=57601#works-57601" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79501#works-79501" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43401#works-43401" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=46201#works-46201" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93501#works-93501" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93501#works-93501" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93501#works-93501" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93501#works-93501" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93501#works-93501" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=93501#works-93501" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19802#works-19802" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19802#works-19802" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=19802#works-19802" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73501#works-73501" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34001#works-34001" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34001#works-34001" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=34001#works-34001" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91601#works-91601" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91601#works-91601" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91601#works-91601" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91601#works-91601" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91901#works-91901" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91901#works-91901" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91901#works-91901" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73001#works-73001" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=73001#works-73001" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=33901#works-33901" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=33901#works-33901" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=33901#works-33901" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=33901#works-33901" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=33901#works-33901" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=39001#works-39001" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=66301#works-66301" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98201#works-98201" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98201#works-98201" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98201#works-98201" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=98201#works-98201" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74401#works-74401" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74401#works-74401" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74401#works-74401" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74401#works-74401" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74401#works-74401" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26001#works-26001" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=26001#works-26001" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=76501#works-76501" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=76501#works-76501" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=76501#works-76501" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=76501#works-76501" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=76501#works-76501" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55801#works-55801" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55801#works-55801" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=79101#works-79101" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97801#works-97801" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97801#works-97801" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=97801#works-97801" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=69201#works-69201" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=69201#works-69201" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=69201#works-69201" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=69201#works-69201" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=38401#works-38401" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=38401#works-38401" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=38401#works-38401" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72501#works-72501" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72501#works-72501" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72501#works-72501" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=72501#works-72501" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74301#works-74301" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=74301#works-74301" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58401#works-58401" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58401#works-58401" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58401#works-58401" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=58401#works-58401" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=55301#works-55301" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=61801#works-61801" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=61801#works-61801" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=61801#works-61801" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=94701#works-94701" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=94701#works-94701" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=94701#works-94701" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=94701#works-94701" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=94701#works-94701" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100501#works-100501" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100501#works-100501" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100501#works-100501" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100501#works-100501" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=62201#works-62201" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=100401#works-100401" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=29101#works-29101" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=43001#works-43001" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dev.careshongkong.com/manufacturers?language=2&amp;forward=true&amp;works=91001#works-91001" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N557"/>
+  <dimension ref="A1:N606"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="76.3102798461914" customWidth="1"/>
-    <col min="2" max="2" width="55.2085342407227" customWidth="1"/>
+    <col min="2" max="2" width="59.1770057678223" customWidth="1"/>
     <col min="3" max="3" width="62.0129432678223" customWidth="1"/>
     <col min="4" max="4" width="31.2524433135986" customWidth="1"/>
     <col min="5" max="5" width="27.6891078948975" customWidth="1"/>
     <col min="6" max="6" width="13.7017583847046" customWidth="1"/>
     <col min="7" max="7" width="20.2002696990967" customWidth="1"/>
     <col min="8" max="8" width="31.7496528625488" customWidth="1"/>
     <col min="9" max="9" width="22.7906703948975" customWidth="1"/>
-    <col min="10" max="10" width="47.5181541442871" customWidth="1"/>
+    <col min="10" max="10" width="46.0848388671875" customWidth="1"/>
     <col min="11" max="11" width="24.5442047119141" customWidth="1"/>
     <col min="12" max="12" width="68.0214080810547" customWidth="1"/>
     <col min="13" max="13" width="25.1471347808838" customWidth="1"/>
     <col min="14" max="14" width="11.8295488357544" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -5306,21457 +5690,23376 @@
       </c>
       <c r="G11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>61</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>62</v>
       </c>
       <c r="K11" s="0" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N11" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>58</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>59</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M12" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>61</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="K13" s="0" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M13" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N13" s="0" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>61</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="M14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N14" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>61</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="K15" s="0" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="0" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="M15" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N15" s="0" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>61</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="M16" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N16" s="0" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="K17" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="L17" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M17" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N17" s="0" t="s">
         <v>84</v>
-      </c>
-[...28 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N18" s="0" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="K19" s="0" t="s">
         <v>94</v>
       </c>
       <c r="L19" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M19" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" s="0" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="K20" s="0" t="s">
         <v>96</v>
       </c>
       <c r="L20" s="0" t="s">
         <v>97</v>
       </c>
       <c r="M20" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N20" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="J21" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="K21" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="L21" s="0" t="s">
         <v>99</v>
-      </c>
-[...22 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M21" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N21" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L22" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M22" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N22" s="0" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K23" s="0" t="s">
         <v>109</v>
       </c>
       <c r="L23" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M23" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N23" s="0" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K24" s="0" t="s">
         <v>111</v>
       </c>
       <c r="L24" s="0" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N24" s="0" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K25" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="L25" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="L25" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M25" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N25" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K26" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="L26" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M26" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N26" s="0" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K27" s="0" t="s">
         <v>117</v>
       </c>
       <c r="L27" s="0" t="s">
-        <v>54</v>
+        <v>118</v>
       </c>
       <c r="M27" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N27" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="K28" s="0" t="s">
         <v>119</v>
       </c>
       <c r="L28" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M28" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N28" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="K29" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="L29" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M29" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N29" s="0" t="s">
         <v>120</v>
-      </c>
-[...31 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L30" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M30" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N30" s="0" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K31" s="0" t="s">
         <v>130</v>
       </c>
       <c r="L31" s="0" t="s">
-        <v>110</v>
+        <v>28</v>
       </c>
       <c r="M31" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N31" s="0" t="s">
-        <v>26</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L32" s="0" t="s">
         <v>112</v>
       </c>
       <c r="M32" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N32" s="0" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K33" s="0" t="s">
         <v>133</v>
       </c>
       <c r="L33" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M33" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N33" s="0" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K34" s="0" t="s">
         <v>135</v>
       </c>
       <c r="L34" s="0" t="s">
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="M34" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N34" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L35" s="0" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="M35" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N35" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="K36" s="0" t="s">
         <v>138</v>
       </c>
       <c r="L36" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M36" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N36" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="K37" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="L37" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M37" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N37" s="0" t="s">
         <v>139</v>
-      </c>
-[...34 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L38" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M38" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N38" s="0" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="K39" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="D39" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L39" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M39" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N39" s="0" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="L40" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M40" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N40" s="0" t="s">
-        <v>159</v>
+        <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K41" s="0" t="s">
         <v>160</v>
       </c>
       <c r="L41" s="0" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="M41" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N41" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K42" s="0" t="s">
         <v>162</v>
       </c>
       <c r="L42" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="M42" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N42" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K43" s="0" t="s">
         <v>164</v>
       </c>
       <c r="L43" s="0" t="s">
-        <v>95</v>
+        <v>136</v>
       </c>
       <c r="M43" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N43" s="0" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K44" s="0" t="s">
         <v>165</v>
       </c>
       <c r="L44" s="0" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="M44" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N44" s="0" t="s">
-        <v>166</v>
+        <v>26</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K45" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="L45" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M45" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N45" s="0" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K46" s="0" t="s">
         <v>168</v>
       </c>
       <c r="L46" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="M46" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N46" s="0" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="J47" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="K47" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="L47" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M47" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N47" s="0" t="s">
         <v>170</v>
-      </c>
-[...34 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K48" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="L48" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="L48" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M48" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N48" s="0" t="s">
-        <v>179</v>
+        <v>26</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="K49" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="L49" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M49" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N49" s="0" t="s">
         <v>180</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="K50" s="0" t="s">
         <v>181</v>
-      </c>
-[...25 lines deleted...]
-        <v>190</v>
       </c>
       <c r="L50" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M50" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N50" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="K51" s="0" t="s">
         <v>191</v>
       </c>
       <c r="L51" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M51" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N51" s="0" t="s">
-        <v>192</v>
+        <v>26</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="K52" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="L52" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M52" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N52" s="0" t="s">
         <v>193</v>
-      </c>
-[...28 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K53" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="L53" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M53" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N53" s="0" t="s">
         <v>202</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K54" s="0" t="s">
         <v>203</v>
       </c>
       <c r="L54" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M54" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N54" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K55" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="L55" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M55" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N55" s="0" t="s">
         <v>205</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="J56" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="K56" s="0" t="s">
         <v>206</v>
-      </c>
-[...25 lines deleted...]
-        <v>213</v>
       </c>
       <c r="L56" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M56" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N56" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>197</v>
+        <v>155</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="I57" s="0" t="s">
         <v>211</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>212</v>
       </c>
       <c r="K57" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="L57" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M57" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N57" s="0" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>197</v>
+        <v>155</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="I58" s="0" t="s">
         <v>211</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>212</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="L58" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="M58" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N58" s="0" t="s">
-        <v>217</v>
+        <v>26</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>197</v>
+        <v>155</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="I59" s="0" t="s">
         <v>211</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>212</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="L59" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M59" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N59" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="J60" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="K60" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="L60" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="M60" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N60" s="0" t="s">
         <v>220</v>
-      </c>
-[...31 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="J61" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="K61" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="L61" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M61" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N61" s="0" t="s">
         <v>220</v>
-      </c>
-[...31 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>173</v>
+        <v>196</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>153</v>
+        <v>198</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
+      </c>
+      <c r="I62" s="0" t="s">
+        <v>227</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="K62" s="0" t="s">
         <v>229</v>
       </c>
       <c r="L62" s="0" t="s">
-        <v>177</v>
+        <v>24</v>
       </c>
       <c r="M62" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N62" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>173</v>
+        <v>196</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>153</v>
+        <v>198</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>224</v>
+        <v>226</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>227</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="K63" s="0" t="s">
         <v>230</v>
       </c>
       <c r="L63" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M63" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N63" s="0" t="s">
-        <v>118</v>
+        <v>231</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="J64" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="K64" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C64" s="0" t="s">
+      <c r="L64" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M64" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N64" s="0" t="s">
         <v>233</v>
-      </c>
-[...31 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="D65" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="J65" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="K65" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="E65" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L65" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M65" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N65" s="0" t="s">
-        <v>242</v>
+        <v>214</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="L66" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M66" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N66" s="0" t="s">
-        <v>26</v>
+        <v>242</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>234</v>
+        <v>174</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="L67" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="M67" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N67" s="0" t="s">
-        <v>245</v>
+        <v>26</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>85</v>
+        <v>174</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>86</v>
+        <v>237</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>88</v>
+        <v>155</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="L68" s="0" t="s">
-        <v>95</v>
+        <v>178</v>
       </c>
       <c r="M68" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N68" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>85</v>
+        <v>174</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>86</v>
+        <v>237</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>88</v>
+        <v>155</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="L69" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M69" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N69" s="0" t="s">
-        <v>26</v>
+        <v>120</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>247</v>
       </c>
+      <c r="C70" s="0" t="s">
+        <v>248</v>
+      </c>
       <c r="D70" s="0" t="s">
-        <v>85</v>
+        <v>249</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>86</v>
+        <v>250</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>88</v>
+        <v>155</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>249</v>
+        <v>252</v>
+      </c>
+      <c r="I70" s="0" t="s">
+        <v>253</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="L70" s="0" t="s">
-        <v>28</v>
+        <v>178</v>
       </c>
       <c r="M70" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N70" s="0" t="s">
-        <v>254</v>
+        <v>26</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>247</v>
       </c>
+      <c r="C71" s="0" t="s">
+        <v>248</v>
+      </c>
       <c r="D71" s="0" t="s">
-        <v>85</v>
+        <v>249</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>86</v>
+        <v>250</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>88</v>
+        <v>155</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>249</v>
+        <v>252</v>
+      </c>
+      <c r="I71" s="0" t="s">
+        <v>253</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="L71" s="0" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="M71" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N71" s="0" t="s">
-        <v>26</v>
+        <v>257</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="C72" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="J72" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="K72" s="0" t="s">
         <v>258</v>
-      </c>
-[...19 lines deleted...]
-        <v>265</v>
       </c>
       <c r="L72" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M72" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N72" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="J73" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="K73" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="E73" s="0" t="s">
+      <c r="L73" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M73" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N73" s="0" t="s">
         <v>260</v>
-      </c>
-[...22 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="F74" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="I74" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="J74" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="K74" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="G74" s="0" t="s">
+      <c r="L74" s="0" t="s">
         <v>262</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M74" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N74" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>259</v>
+        <v>87</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>260</v>
+        <v>88</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>262</v>
+        <v>90</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="L75" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M75" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N75" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>259</v>
+        <v>87</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>260</v>
+        <v>88</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>262</v>
+        <v>90</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="K76" s="0" t="s">
         <v>269</v>
       </c>
       <c r="L76" s="0" t="s">
-        <v>270</v>
+        <v>24</v>
       </c>
       <c r="M76" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N76" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>259</v>
+        <v>87</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>260</v>
+        <v>88</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>262</v>
+        <v>90</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="K77" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="L77" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M77" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N77" s="0" t="s">
         <v>271</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>259</v>
+        <v>87</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>260</v>
+        <v>88</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>262</v>
+        <v>90</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="K78" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="L78" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M78" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N78" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="C79" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C79" s="0" t="s">
+      <c r="D79" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="D79" s="0" t="s">
+      <c r="E79" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>278</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>279</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="I79" s="0" t="s">
+      <c r="J79" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="J79" s="0" t="s">
+      <c r="K79" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="K79" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L79" s="0" t="s">
-        <v>116</v>
+        <v>24</v>
       </c>
       <c r="M79" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N79" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="B80" s="0" t="s">
+      <c r="C80" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C80" s="0" t="s">
+      <c r="D80" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="D80" s="0" t="s">
+      <c r="E80" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>278</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>279</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="I80" s="0" t="s">
+      <c r="J80" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="J80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K80" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="L80" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M80" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N80" s="0" t="s">
         <v>284</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="C81" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C81" s="0" t="s">
+      <c r="D81" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="D81" s="0" t="s">
+      <c r="E81" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>278</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>279</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="I81" s="0" t="s">
+      <c r="J81" s="0" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="K81" s="0" t="s">
         <v>285</v>
       </c>
       <c r="L81" s="0" t="s">
-        <v>28</v>
+        <v>112</v>
       </c>
       <c r="M81" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N81" s="0" t="s">
-        <v>286</v>
+        <v>26</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="B82" s="0" t="s">
+      <c r="C82" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C82" s="0" t="s">
+      <c r="D82" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="D82" s="0" t="s">
+      <c r="E82" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>278</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>279</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="I82" s="0" t="s">
+      <c r="J82" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="J82" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K82" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="L82" s="0" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="M82" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N82" s="0" t="s">
-        <v>288</v>
+        <v>26</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="B83" s="0" t="s">
+      <c r="C83" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="D83" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="D83" s="0" t="s">
+      <c r="E83" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>278</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>279</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="I83" s="0" t="s">
+      <c r="J83" s="0" t="s">
         <v>281</v>
       </c>
-      <c r="J83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K83" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="L83" s="0" t="s">
-        <v>54</v>
+        <v>287</v>
       </c>
       <c r="M83" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N83" s="0" t="s">
-        <v>290</v>
+        <v>26</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="L84" s="0" t="s">
-        <v>28</v>
+        <v>289</v>
       </c>
       <c r="M84" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N84" s="0" t="s">
-        <v>301</v>
+        <v>120</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="L85" s="0" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="M85" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N85" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>293</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="E86" s="0" t="s">
+      <c r="F86" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="F86" s="0" t="s">
+      <c r="G86" s="0" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="H86" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>298</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>299</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="L86" s="0" t="s">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="M86" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N86" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>293</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="F87" s="0" t="s">
+      <c r="G87" s="0" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="H87" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>298</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>299</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="L87" s="0" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="M87" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N87" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>291</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>292</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>293</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="E88" s="0" t="s">
+      <c r="F88" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="F88" s="0" t="s">
+      <c r="G88" s="0" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>298</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>299</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="L88" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M88" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N88" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>307</v>
+        <v>291</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>308</v>
+        <v>292</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>293</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>294</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>313</v>
+        <v>297</v>
+      </c>
+      <c r="I89" s="0" t="s">
+        <v>298</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="L89" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="M89" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N89" s="0" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I90" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="J90" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="K90" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="L90" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M90" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N90" s="0" t="s">
         <v>307</v>
-      </c>
-[...31 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="L91" s="0" t="s">
-        <v>319</v>
+        <v>28</v>
       </c>
       <c r="M91" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N91" s="0" t="s">
-        <v>26</v>
+        <v>317</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>322</v>
+        <v>310</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>311</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="L92" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M92" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N92" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="J93" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="K93" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="L93" s="0" t="s">
         <v>320</v>
       </c>
-      <c r="B93" s="0" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M93" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N93" s="0" t="s">
-        <v>330</v>
+        <v>26</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="L94" s="0" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="M94" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N94" s="0" t="s">
-        <v>332</v>
+        <v>26</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="L95" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="M95" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N95" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="L96" s="0" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="M96" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N96" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>323</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>341</v>
+        <v>324</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>343</v>
+        <v>326</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="L97" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="M97" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N97" s="0" t="s">
-        <v>26</v>
+        <v>333</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>323</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>341</v>
+        <v>324</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>343</v>
+        <v>326</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="L98" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M98" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N98" s="0" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B99" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="B99" s="0" t="s">
+      <c r="D99" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="D99" s="0" t="s">
+      <c r="E99" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="F99" s="0" t="s">
+      <c r="G99" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="G99" s="0" t="s">
+      <c r="H99" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="H99" s="0" t="s">
+      <c r="I99" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="I99" s="0" t="s">
+      <c r="J99" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="J99" s="0" t="s">
+      <c r="K99" s="0" t="s">
         <v>345</v>
       </c>
-      <c r="K99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L99" s="0" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="M99" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N99" s="0" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="B100" s="0" t="s">
+      <c r="D100" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="D100" s="0" t="s">
+      <c r="E100" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="E100" s="0" t="s">
+      <c r="F100" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="F100" s="0" t="s">
+      <c r="G100" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="G100" s="0" t="s">
+      <c r="H100" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="H100" s="0" t="s">
+      <c r="I100" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="I100" s="0" t="s">
+      <c r="J100" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="J100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K100" s="0" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="L100" s="0" t="s">
-        <v>134</v>
+        <v>28</v>
       </c>
       <c r="M100" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N100" s="0" t="s">
-        <v>132</v>
+        <v>347</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="B101" s="0" t="s">
+      <c r="D101" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="D101" s="0" t="s">
+      <c r="E101" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="E101" s="0" t="s">
+      <c r="F101" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="F101" s="0" t="s">
+      <c r="G101" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="G101" s="0" t="s">
+      <c r="H101" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="H101" s="0" t="s">
+      <c r="I101" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="I101" s="0" t="s">
+      <c r="J101" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="J101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K101" s="0" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="L101" s="0" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="M101" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N101" s="0" t="s">
-        <v>352</v>
+        <v>134</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>355</v>
+        <v>338</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>339</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="L102" s="0" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="M102" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N102" s="0" t="s">
-        <v>362</v>
+        <v>134</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>355</v>
+        <v>338</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>339</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="L103" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M103" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N103" s="0" t="s">
-        <v>26</v>
+        <v>351</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>353</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>60</v>
+        <v>356</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>368</v>
+        <v>357</v>
+      </c>
+      <c r="I104" s="0" t="s">
+        <v>358</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="L104" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M104" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N104" s="0" t="s">
-        <v>26</v>
+        <v>361</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>353</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>60</v>
+        <v>356</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>368</v>
+        <v>357</v>
+      </c>
+      <c r="I105" s="0" t="s">
+        <v>358</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="K105" s="0" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="L105" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M105" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N105" s="0" t="s">
-        <v>372</v>
+        <v>26</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B106" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="B106" s="0" t="s">
+      <c r="C106" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D106" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C106" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="0" t="s">
+      <c r="F106" s="0" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H106" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="J106" s="0" t="s">
+      <c r="K106" s="0" t="s">
         <v>369</v>
       </c>
-      <c r="K106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L106" s="0" t="s">
-        <v>374</v>
+        <v>24</v>
       </c>
       <c r="M106" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N106" s="0" t="s">
-        <v>375</v>
+        <v>26</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B107" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="B107" s="0" t="s">
+      <c r="C107" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D107" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C107" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D107" s="0" t="s">
+      <c r="F107" s="0" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H107" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="J107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K107" s="0" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="L107" s="0" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="M107" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N107" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B108" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="B108" s="0" t="s">
+      <c r="C108" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D108" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C108" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D108" s="0" t="s">
+      <c r="F108" s="0" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H108" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="J108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K108" s="0" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="L108" s="0" t="s">
-        <v>116</v>
+        <v>373</v>
       </c>
       <c r="M108" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N108" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B109" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="B109" s="0" t="s">
+      <c r="C109" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D109" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C109" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="0" t="s">
+      <c r="F109" s="0" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H109" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="J109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K109" s="0" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="L109" s="0" t="s">
-        <v>381</v>
+        <v>114</v>
       </c>
       <c r="M109" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N109" s="0" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="B110" s="0" t="s">
+      <c r="C110" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D110" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C110" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="0" t="s">
+      <c r="F110" s="0" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H110" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="J110" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K110" s="0" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="L110" s="0" t="s">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="M110" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N110" s="0" t="s">
-        <v>26</v>
+        <v>378</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B111" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="B111" s="0" t="s">
+      <c r="C111" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D111" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C111" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D111" s="0" t="s">
+      <c r="F111" s="0" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H111" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="J111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K111" s="0" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="L111" s="0" t="s">
-        <v>54</v>
+        <v>380</v>
       </c>
       <c r="M111" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N111" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B112" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="B112" s="0" t="s">
+      <c r="C112" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D112" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C112" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D112" s="0" t="s">
+      <c r="F112" s="0" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H112" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="J112" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K112" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="L112" s="0" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="M112" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N112" s="0" t="s">
-        <v>387</v>
+        <v>26</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="B113" s="0" t="s">
         <v>364</v>
       </c>
-      <c r="B113" s="0" t="s">
+      <c r="C113" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D113" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="C113" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="0" t="s">
+      <c r="F113" s="0" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H113" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="J113" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K113" s="0" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="L113" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="M113" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N113" s="0" t="s">
-        <v>26</v>
+        <v>384</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>389</v>
+        <v>363</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>390</v>
+        <v>364</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>72</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>391</v>
+        <v>365</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>324</v>
+        <v>60</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>367</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>395</v>
+        <v>368</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
       <c r="L114" s="0" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="M114" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N114" s="0" t="s">
-        <v>26</v>
+        <v>386</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>389</v>
+        <v>363</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>390</v>
+        <v>364</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>72</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>391</v>
+        <v>365</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>324</v>
+        <v>60</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>367</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>395</v>
+        <v>368</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="L115" s="0" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="M115" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N115" s="0" t="s">
-        <v>398</v>
+        <v>26</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>390</v>
+      </c>
+      <c r="F116" s="0" t="s">
+        <v>391</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>60</v>
+        <v>325</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>403</v>
+        <v>392</v>
+      </c>
+      <c r="I116" s="0" t="s">
+        <v>393</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="L116" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="M116" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N116" s="0" t="s">
-        <v>406</v>
+        <v>26</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>390</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>391</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>60</v>
+        <v>325</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>403</v>
+        <v>392</v>
+      </c>
+      <c r="I117" s="0" t="s">
+        <v>393</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="L117" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N117" s="0" t="s">
-        <v>26</v>
+        <v>397</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="B118" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="B118" s="0" t="s">
+      <c r="D118" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="D118" s="0" t="s">
+      <c r="E118" s="0" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H118" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="J118" s="0" t="s">
         <v>403</v>
       </c>
-      <c r="J118" s="0" t="s">
+      <c r="K118" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="K118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L118" s="0" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="M118" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N118" s="0" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>400</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>401</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>324</v>
+        <v>60</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>416</v>
+        <v>403</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
       <c r="L119" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M119" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N119" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>400</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>401</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>324</v>
+        <v>60</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>416</v>
+        <v>403</v>
       </c>
       <c r="K120" s="0" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="L120" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M120" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N120" s="0" t="s">
-        <v>419</v>
+        <v>408</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>426</v>
+        <v>325</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="K121" s="0" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="L121" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M121" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N121" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>426</v>
+        <v>325</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
       <c r="L122" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M122" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N122" s="0" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>432</v>
+        <v>419</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>434</v>
+        <v>421</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>19</v>
+        <v>425</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
       <c r="L123" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M123" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N123" s="0" t="s">
-        <v>442</v>
+        <v>26</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>432</v>
+        <v>419</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>434</v>
+        <v>421</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>19</v>
+        <v>425</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="K124" s="0" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
       <c r="L124" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M124" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N124" s="0" t="s">
-        <v>26</v>
+        <v>430</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>444</v>
+        <v>431</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>445</v>
+        <v>432</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>433</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>312</v>
+        <v>19</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="K125" s="0" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
       <c r="L125" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M125" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N125" s="0" t="s">
-        <v>26</v>
+        <v>441</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>444</v>
+        <v>431</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>445</v>
+        <v>432</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>433</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>312</v>
+        <v>19</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="K126" s="0" t="s">
-        <v>453</v>
+        <v>442</v>
       </c>
       <c r="L126" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M126" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N126" s="0" t="s">
-        <v>454</v>
+        <v>26</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>459</v>
+        <v>446</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>88</v>
+        <v>313</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="K127" s="0" t="s">
-        <v>464</v>
+        <v>451</v>
       </c>
       <c r="L127" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M127" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N127" s="0" t="s">
-        <v>465</v>
+        <v>26</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>459</v>
+        <v>446</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>88</v>
+        <v>313</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>466</v>
+        <v>452</v>
       </c>
       <c r="L128" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N128" s="0" t="s">
-        <v>26</v>
+        <v>453</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B129" s="0" t="s">
         <v>455</v>
       </c>
-      <c r="B129" s="0" t="s">
+      <c r="C129" s="0" t="s">
         <v>456</v>
       </c>
-      <c r="C129" s="0" t="s">
+      <c r="D129" s="0" t="s">
         <v>457</v>
       </c>
-      <c r="D129" s="0" t="s">
+      <c r="E129" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F129" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="G129" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H129" s="0" t="s">
         <v>459</v>
       </c>
-      <c r="F129" s="0" t="s">
+      <c r="I129" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="G129" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H129" s="0" t="s">
+      <c r="J129" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="I129" s="0" t="s">
+      <c r="K129" s="0" t="s">
         <v>462</v>
       </c>
-      <c r="J129" s="0" t="s">
+      <c r="L129" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="K129" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N129" s="0" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B130" s="0" t="s">
         <v>455</v>
       </c>
-      <c r="B130" s="0" t="s">
+      <c r="C130" s="0" t="s">
         <v>456</v>
       </c>
-      <c r="C130" s="0" t="s">
+      <c r="D130" s="0" t="s">
         <v>457</v>
       </c>
-      <c r="D130" s="0" t="s">
+      <c r="E130" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="E130" s="0" t="s">
+      <c r="G130" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H130" s="0" t="s">
         <v>459</v>
       </c>
-      <c r="F130" s="0" t="s">
+      <c r="I130" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="G130" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H130" s="0" t="s">
+      <c r="J130" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="I130" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K130" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="L130" s="0" t="s">
-        <v>381</v>
+        <v>28</v>
       </c>
       <c r="M130" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N130" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B131" s="0" t="s">
         <v>455</v>
       </c>
-      <c r="B131" s="0" t="s">
+      <c r="C131" s="0" t="s">
         <v>456</v>
       </c>
-      <c r="C131" s="0" t="s">
+      <c r="D131" s="0" t="s">
         <v>457</v>
       </c>
-      <c r="D131" s="0" t="s">
+      <c r="E131" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F131" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="E131" s="0" t="s">
+      <c r="G131" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H131" s="0" t="s">
         <v>459</v>
       </c>
-      <c r="F131" s="0" t="s">
+      <c r="I131" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="G131" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H131" s="0" t="s">
+      <c r="J131" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="I131" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K131" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="L131" s="0" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="M131" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N131" s="0" t="s">
-        <v>26</v>
+        <v>465</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B132" s="0" t="s">
         <v>455</v>
       </c>
-      <c r="B132" s="0" t="s">
+      <c r="C132" s="0" t="s">
         <v>456</v>
       </c>
-      <c r="C132" s="0" t="s">
+      <c r="D132" s="0" t="s">
         <v>457</v>
       </c>
-      <c r="D132" s="0" t="s">
+      <c r="E132" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F132" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="E132" s="0" t="s">
+      <c r="G132" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H132" s="0" t="s">
         <v>459</v>
       </c>
-      <c r="F132" s="0" t="s">
+      <c r="I132" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="G132" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H132" s="0" t="s">
+      <c r="J132" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="I132" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K132" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="L132" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M132" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N132" s="0" t="s">
-        <v>472</v>
+        <v>205</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="B133" s="0" t="s">
         <v>455</v>
       </c>
-      <c r="B133" s="0" t="s">
+      <c r="C133" s="0" t="s">
         <v>456</v>
       </c>
-      <c r="C133" s="0" t="s">
+      <c r="D133" s="0" t="s">
         <v>457</v>
       </c>
-      <c r="D133" s="0" t="s">
+      <c r="E133" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F133" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="E133" s="0" t="s">
+      <c r="G133" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H133" s="0" t="s">
         <v>459</v>
       </c>
-      <c r="F133" s="0" t="s">
+      <c r="I133" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="G133" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H133" s="0" t="s">
+      <c r="J133" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="I133" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K133" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="L133" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="M133" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N133" s="0" t="s">
-        <v>474</v>
+        <v>26</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H134" s="0" t="s">
         <v>475</v>
       </c>
-      <c r="B134" s="0" t="s">
+      <c r="I134" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="C134" s="0" t="s">
+      <c r="J134" s="0" t="s">
         <v>477</v>
       </c>
-      <c r="D134" s="0" t="s">
+      <c r="K134" s="0" t="s">
         <v>478</v>
       </c>
-      <c r="F134" s="0" t="s">
+      <c r="L134" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M134" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N134" s="0" t="s">
         <v>479</v>
-      </c>
-[...22 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="G135" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H135" s="0" t="s">
         <v>475</v>
       </c>
-      <c r="B135" s="0" t="s">
+      <c r="I135" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="C135" s="0" t="s">
+      <c r="J135" s="0" t="s">
         <v>477</v>
       </c>
-      <c r="D135" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H135" s="0" t="s">
+      <c r="K135" s="0" t="s">
         <v>480</v>
       </c>
-      <c r="I135" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L135" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M135" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N135" s="0" t="s">
-        <v>485</v>
+        <v>26</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E136" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F136" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="G136" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H136" s="0" t="s">
         <v>475</v>
       </c>
-      <c r="B136" s="0" t="s">
+      <c r="I136" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="C136" s="0" t="s">
+      <c r="J136" s="0" t="s">
         <v>477</v>
       </c>
-      <c r="D136" s="0" t="s">
-[...11 lines deleted...]
-      <c r="I136" s="0" t="s">
+      <c r="K136" s="0" t="s">
         <v>481</v>
       </c>
-      <c r="J136" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L136" s="0" t="s">
-        <v>95</v>
+        <v>373</v>
       </c>
       <c r="M136" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N136" s="0" t="s">
-        <v>26</v>
+        <v>131</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>487</v>
+        <v>469</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>488</v>
+        <v>470</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>471</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="K137" s="0" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="L137" s="0" t="s">
-        <v>24</v>
+        <v>380</v>
       </c>
       <c r="M137" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N137" s="0" t="s">
-        <v>26</v>
+        <v>483</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>487</v>
+        <v>469</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>488</v>
+        <v>470</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>471</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="K138" s="0" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="L138" s="0" t="s">
-        <v>28</v>
+        <v>112</v>
       </c>
       <c r="M138" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N138" s="0" t="s">
-        <v>497</v>
+        <v>26</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>487</v>
+        <v>469</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>488</v>
+        <v>470</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>471</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="K139" s="0" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="L139" s="0" t="s">
-        <v>374</v>
+        <v>54</v>
       </c>
       <c r="M139" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N139" s="0" t="s">
-        <v>499</v>
+        <v>486</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H140" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="I140" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="J140" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="K140" s="0" t="s">
         <v>487</v>
       </c>
-      <c r="B140" s="0" t="s">
+      <c r="L140" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M140" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N140" s="0" t="s">
         <v>488</v>
-      </c>
-[...31 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>487</v>
+        <v>469</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>488</v>
+        <v>470</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>471</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="G141" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H141" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="I141" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="J141" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="K141" s="0" t="s">
         <v>489</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L141" s="0" t="s">
-        <v>134</v>
+        <v>54</v>
       </c>
       <c r="M141" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N141" s="0" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>488</v>
+        <v>491</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>492</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="K142" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="L142" s="0" t="s">
-        <v>381</v>
+        <v>24</v>
       </c>
       <c r="M142" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N142" s="0" t="s">
-        <v>499</v>
+        <v>26</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>488</v>
+        <v>491</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>492</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="K143" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="L143" s="0" t="s">
-        <v>95</v>
+        <v>28</v>
       </c>
       <c r="M143" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N143" s="0" t="s">
-        <v>26</v>
+        <v>500</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>488</v>
+        <v>491</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>492</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="K144" s="0" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="L144" s="0" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="M144" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N144" s="0" t="s">
-        <v>507</v>
+        <v>26</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>493</v>
+        <v>508</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>494</v>
+        <v>509</v>
       </c>
       <c r="K145" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="L145" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="M145" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N145" s="0" t="s">
-        <v>509</v>
+        <v>26</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>493</v>
+        <v>508</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>494</v>
+        <v>509</v>
       </c>
       <c r="K146" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="L146" s="0" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="M146" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N146" s="0" t="s">
-        <v>26</v>
+        <v>512</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H147" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="I147" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="J147" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="K147" s="0" t="s">
         <v>513</v>
       </c>
-      <c r="E147" s="0" t="s">
+      <c r="L147" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="M147" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N147" s="0" t="s">
         <v>514</v>
-      </c>
-[...25 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="F148" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H148" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="I148" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="J148" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="K148" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="G148" s="0" t="s">
+      <c r="L148" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M148" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N148" s="0" t="s">
         <v>516</v>
-      </c>
-[...19 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>516</v>
+        <v>60</v>
       </c>
       <c r="H149" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="I149" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="J149" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="K149" s="0" t="s">
         <v>517</v>
       </c>
-      <c r="I149" s="0" t="s">
+      <c r="L149" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="M149" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N149" s="0" t="s">
         <v>518</v>
-      </c>
-[...13 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="E150" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="F150" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H150" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="I150" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="J150" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="K150" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="L150" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="M150" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N150" s="0" t="s">
         <v>514</v>
-      </c>
-[...25 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>525</v>
+        <v>502</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>529</v>
+        <v>505</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>530</v>
+        <v>506</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>531</v>
+        <v>507</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>532</v>
+        <v>508</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>533</v>
+        <v>509</v>
       </c>
       <c r="K151" s="0" t="s">
-        <v>534</v>
+        <v>520</v>
       </c>
       <c r="L151" s="0" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="M151" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N151" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>525</v>
+        <v>502</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>529</v>
+        <v>505</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>530</v>
+        <v>506</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>531</v>
+        <v>507</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>532</v>
+        <v>508</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>533</v>
+        <v>509</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>535</v>
+        <v>521</v>
       </c>
       <c r="L152" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M152" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N152" s="0" t="s">
-        <v>536</v>
+        <v>522</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>525</v>
+        <v>502</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>503</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>528</v>
+        <v>504</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>529</v>
+        <v>505</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>530</v>
+        <v>506</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>531</v>
+        <v>507</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>532</v>
+        <v>508</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>533</v>
+        <v>509</v>
       </c>
       <c r="K153" s="0" t="s">
-        <v>537</v>
+        <v>523</v>
       </c>
       <c r="L153" s="0" t="s">
-        <v>374</v>
+        <v>66</v>
       </c>
       <c r="M153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N153" s="0" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="D154" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="F154" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H154" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="I154" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="J154" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="K154" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="B154" s="0" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L154" s="0" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="M154" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N154" s="0" t="s">
-        <v>377</v>
+        <v>26</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="C155" s="0" t="s">
         <v>527</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>530</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>88</v>
+        <v>531</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="K155" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="L155" s="0" t="s">
-        <v>134</v>
+        <v>28</v>
       </c>
       <c r="M155" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N155" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="C156" s="0" t="s">
         <v>527</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>530</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>88</v>
+        <v>531</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="L156" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M156" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N156" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="C157" s="0" t="s">
         <v>527</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>530</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>88</v>
+        <v>531</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="K157" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="L157" s="0" t="s">
-        <v>381</v>
+        <v>97</v>
       </c>
       <c r="M157" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N157" s="0" t="s">
-        <v>544</v>
+        <v>26</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="C158" s="0" t="s">
         <v>527</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>530</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>88</v>
+        <v>531</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="K158" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="L158" s="0" t="s">
-        <v>319</v>
+        <v>99</v>
       </c>
       <c r="M158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N158" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>525</v>
+        <v>540</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>526</v>
+        <v>541</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>527</v>
+        <v>542</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>531</v>
+        <v>546</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
       <c r="K159" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="L159" s="0" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="M159" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N159" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>525</v>
+        <v>540</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>526</v>
+        <v>541</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>527</v>
+        <v>542</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>531</v>
+        <v>546</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
       <c r="K160" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="L160" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M160" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N160" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>525</v>
+        <v>540</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>526</v>
+        <v>541</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>527</v>
+        <v>542</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>531</v>
+        <v>546</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
       <c r="K161" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="L161" s="0" t="s">
-        <v>97</v>
+        <v>373</v>
       </c>
       <c r="M161" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N161" s="0" t="s">
-        <v>26</v>
+        <v>553</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>551</v>
+        <v>541</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>542</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>553</v>
+        <v>544</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>545</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>516</v>
+        <v>90</v>
+      </c>
+      <c r="H162" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="I162" s="0" t="s">
+        <v>547</v>
       </c>
       <c r="J162" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="K162" s="0" t="s">
         <v>554</v>
       </c>
-      <c r="K162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L162" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="M162" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N162" s="0" t="s">
-        <v>26</v>
+        <v>376</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>551</v>
+        <v>541</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>542</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>553</v>
+        <v>544</v>
+      </c>
+      <c r="F163" s="0" t="s">
+        <v>545</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>516</v>
+        <v>90</v>
+      </c>
+      <c r="H163" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="I163" s="0" t="s">
+        <v>547</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="K163" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="L163" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="M163" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N163" s="0" t="s">
         <v>556</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>551</v>
+        <v>541</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>542</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>553</v>
+        <v>544</v>
+      </c>
+      <c r="F164" s="0" t="s">
+        <v>545</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>516</v>
+        <v>90</v>
+      </c>
+      <c r="H164" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="I164" s="0" t="s">
+        <v>547</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="K164" s="0" t="s">
         <v>557</v>
       </c>
       <c r="L164" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M164" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N164" s="0" t="s">
-        <v>558</v>
+        <v>26</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>551</v>
+        <v>541</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>542</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>553</v>
+        <v>544</v>
+      </c>
+      <c r="F165" s="0" t="s">
+        <v>545</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>516</v>
+        <v>90</v>
+      </c>
+      <c r="H165" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="I165" s="0" t="s">
+        <v>547</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="K165" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="L165" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="M165" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N165" s="0" t="s">
         <v>559</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="E166" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="F166" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="G166" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H166" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="I166" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="J166" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="K166" s="0" t="s">
         <v>560</v>
       </c>
-      <c r="B166" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L166" s="0" t="s">
-        <v>24</v>
+        <v>320</v>
       </c>
       <c r="M166" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N166" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="B167" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="I167" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="J167" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="K167" s="0" t="s">
         <v>561</v>
       </c>
-      <c r="C167" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L167" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M167" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N167" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
       <c r="C168" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="D168" s="0" t="s">
+        <v>543</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="F168" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="G168" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="I168" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="J168" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="K168" s="0" t="s">
         <v>562</v>
       </c>
-      <c r="D168" s="0" t="s">
+      <c r="L168" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M168" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N168" s="0" t="s">
         <v>563</v>
-      </c>
-[...19 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>562</v>
+        <v>542</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>563</v>
+        <v>543</v>
       </c>
       <c r="E169" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="F169" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="G169" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H169" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="I169" s="0" t="s">
+        <v>547</v>
+      </c>
+      <c r="J169" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="K169" s="0" t="s">
         <v>564</v>
       </c>
-      <c r="G169" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L169" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M169" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N169" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="D170" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E170" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="G170" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="J170" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="K170" s="0" t="s">
         <v>570</v>
-      </c>
-[...22 lines deleted...]
-        <v>577</v>
       </c>
       <c r="L170" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M170" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N170" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="B171" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="J171" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="K171" s="0" t="s">
         <v>571</v>
       </c>
-      <c r="C171" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L171" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="M171" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N171" s="0" t="s">
-        <v>579</v>
+        <v>26</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="C172" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="D172" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="J172" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="K172" s="0" t="s">
         <v>572</v>
       </c>
-      <c r="D172" s="0" t="s">
+      <c r="L172" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M172" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N172" s="0" t="s">
         <v>573</v>
-      </c>
-[...22 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
+      </c>
+      <c r="E173" s="0" t="s">
+        <v>568</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="H173" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="J173" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="K173" s="0" t="s">
         <v>574</v>
       </c>
-      <c r="I173" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L173" s="0" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="M173" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N173" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
+      </c>
+      <c r="E174" s="0" t="s">
+        <v>579</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>531</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="K174" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="L174" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="M174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N174" s="0" t="s">
-        <v>583</v>
+        <v>26</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
+      </c>
+      <c r="E175" s="0" t="s">
+        <v>579</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>531</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="K175" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="L175" s="0" t="s">
-        <v>374</v>
+        <v>97</v>
       </c>
       <c r="M175" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N175" s="0" t="s">
-        <v>585</v>
+        <v>26</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>579</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>531</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="K176" s="0" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="L176" s="0" t="s">
-        <v>381</v>
+        <v>28</v>
       </c>
       <c r="M176" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N176" s="0" t="s">
-        <v>585</v>
+        <v>386</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>587</v>
+        <v>575</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>588</v>
+        <v>576</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>589</v>
+        <v>577</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>590</v>
+        <v>578</v>
+      </c>
+      <c r="E177" s="0" t="s">
+        <v>579</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>592</v>
+        <v>531</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>593</v>
+        <v>580</v>
       </c>
       <c r="K177" s="0" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="L177" s="0" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="M177" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N177" s="0" t="s">
-        <v>595</v>
+        <v>26</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="C178" s="0" t="s">
         <v>587</v>
       </c>
-      <c r="B178" s="0" t="s">
+      <c r="D178" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F178" s="0" t="s">
         <v>588</v>
       </c>
-      <c r="C178" s="0" t="s">
+      <c r="G178" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I178" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="D178" s="0" t="s">
+      <c r="J178" s="0" t="s">
         <v>590</v>
       </c>
-      <c r="G178" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H178" s="0" t="s">
+      <c r="K178" s="0" t="s">
         <v>591</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
       <c r="L178" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M178" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N178" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="C179" s="0" t="s">
         <v>587</v>
       </c>
-      <c r="B179" s="0" t="s">
+      <c r="D179" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F179" s="0" t="s">
         <v>588</v>
       </c>
-      <c r="C179" s="0" t="s">
+      <c r="G179" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I179" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="D179" s="0" t="s">
+      <c r="J179" s="0" t="s">
         <v>590</v>
       </c>
-      <c r="G179" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I179" s="0" t="s">
+      <c r="K179" s="0" t="s">
         <v>592</v>
       </c>
-      <c r="J179" s="0" t="s">
+      <c r="L179" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M179" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N179" s="0" t="s">
         <v>593</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>59</v>
+        <v>74</v>
+      </c>
+      <c r="F180" s="0" t="s">
+        <v>588</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="H180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I180" s="0" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="K180" s="0" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="L180" s="0" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="M180" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N180" s="0" t="s">
-        <v>26</v>
+        <v>595</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>600</v>
+        <v>587</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>59</v>
+        <v>74</v>
+      </c>
+      <c r="F181" s="0" t="s">
+        <v>588</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="H181" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I181" s="0" t="s">
-        <v>602</v>
+        <v>589</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="K181" s="0" t="s">
-        <v>605</v>
+        <v>596</v>
       </c>
       <c r="L181" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M181" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N181" s="0" t="s">
-        <v>606</v>
+        <v>55</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B182" s="0" t="s">
         <v>598</v>
       </c>
-      <c r="B182" s="0" t="s">
+      <c r="C182" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="C182" s="0" t="s">
+      <c r="D182" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="D182" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G182" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H182" s="0" t="s">
         <v>601</v>
       </c>
       <c r="I182" s="0" t="s">
         <v>602</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>603</v>
       </c>
       <c r="K182" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="L182" s="0" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="M182" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N182" s="0" t="s">
-        <v>608</v>
+        <v>26</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B183" s="0" t="s">
         <v>598</v>
       </c>
-      <c r="B183" s="0" t="s">
+      <c r="C183" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="C183" s="0" t="s">
+      <c r="D183" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="D183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G183" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H183" s="0" t="s">
         <v>601</v>
       </c>
       <c r="I183" s="0" t="s">
         <v>602</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>603</v>
       </c>
       <c r="K183" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="L183" s="0" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="M183" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N183" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B184" s="0" t="s">
         <v>598</v>
       </c>
-      <c r="B184" s="0" t="s">
+      <c r="C184" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="C184" s="0" t="s">
+      <c r="D184" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="D184" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G184" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H184" s="0" t="s">
         <v>601</v>
       </c>
       <c r="I184" s="0" t="s">
         <v>602</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>603</v>
       </c>
       <c r="K184" s="0" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="L184" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="M184" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N184" s="0" t="s">
-        <v>611</v>
+        <v>131</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B185" s="0" t="s">
         <v>598</v>
       </c>
-      <c r="B185" s="0" t="s">
+      <c r="C185" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="C185" s="0" t="s">
+      <c r="D185" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="D185" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G185" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H185" s="0" t="s">
         <v>601</v>
       </c>
       <c r="I185" s="0" t="s">
         <v>602</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>603</v>
       </c>
       <c r="K185" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="L185" s="0" t="s">
-        <v>110</v>
+        <v>136</v>
       </c>
       <c r="M185" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N185" s="0" t="s">
-        <v>26</v>
+        <v>609</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B186" s="0" t="s">
         <v>598</v>
       </c>
-      <c r="B186" s="0" t="s">
+      <c r="C186" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="C186" s="0" t="s">
+      <c r="D186" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="D186" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G186" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H186" s="0" t="s">
         <v>601</v>
       </c>
       <c r="I186" s="0" t="s">
         <v>602</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>603</v>
       </c>
       <c r="K186" s="0" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="L186" s="0" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="M186" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N186" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B187" s="0" t="s">
         <v>598</v>
       </c>
-      <c r="B187" s="0" t="s">
+      <c r="C187" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="C187" s="0" t="s">
+      <c r="D187" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="D187" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G187" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H187" s="0" t="s">
         <v>601</v>
       </c>
       <c r="I187" s="0" t="s">
         <v>602</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>603</v>
       </c>
       <c r="K187" s="0" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="L187" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M187" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N187" s="0" t="s">
-        <v>385</v>
+        <v>612</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B188" s="0" t="s">
         <v>598</v>
       </c>
-      <c r="B188" s="0" t="s">
+      <c r="C188" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="C188" s="0" t="s">
+      <c r="D188" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="D188" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G188" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H188" s="0" t="s">
         <v>601</v>
       </c>
       <c r="I188" s="0" t="s">
         <v>602</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>603</v>
       </c>
       <c r="K188" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="L188" s="0" t="s">
-        <v>54</v>
+        <v>373</v>
       </c>
       <c r="M188" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N188" s="0" t="s">
-        <v>472</v>
+        <v>614</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B189" s="0" t="s">
         <v>598</v>
       </c>
-      <c r="B189" s="0" t="s">
+      <c r="C189" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="C189" s="0" t="s">
+      <c r="D189" s="0" t="s">
         <v>600</v>
       </c>
-      <c r="D189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G189" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>601</v>
       </c>
       <c r="I189" s="0" t="s">
         <v>602</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>603</v>
       </c>
       <c r="K189" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="L189" s="0" t="s">
-        <v>66</v>
+        <v>380</v>
       </c>
       <c r="M189" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N189" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>598</v>
+        <v>616</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>599</v>
+        <v>617</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>600</v>
+        <v>618</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>59</v>
+        <v>619</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>601</v>
+        <v>620</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>602</v>
+        <v>621</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>603</v>
+        <v>622</v>
       </c>
       <c r="K190" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="L190" s="0" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="M190" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N190" s="0" t="s">
-        <v>26</v>
+        <v>624</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>598</v>
+        <v>616</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>599</v>
+        <v>617</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>600</v>
+        <v>618</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>59</v>
+        <v>619</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>601</v>
+        <v>620</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>602</v>
+        <v>621</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>603</v>
+        <v>622</v>
       </c>
       <c r="K191" s="0" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="L191" s="0" t="s">
-        <v>620</v>
+        <v>24</v>
       </c>
       <c r="M191" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N191" s="0" t="s">
-        <v>227</v>
+        <v>26</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="D192" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H192" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="I192" s="0" t="s">
         <v>621</v>
       </c>
-      <c r="B192" s="0" t="s">
+      <c r="J192" s="0" t="s">
         <v>622</v>
       </c>
-      <c r="C192" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K192" s="0" t="s">
-        <v>604</v>
+        <v>626</v>
       </c>
       <c r="L192" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M192" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N192" s="0" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>623</v>
+        <v>457</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E193" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
+      </c>
+      <c r="I193" s="0" t="s">
+        <v>630</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>603</v>
+        <v>631</v>
       </c>
       <c r="K193" s="0" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="L193" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N193" s="0" t="s">
-        <v>606</v>
+        <v>26</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>623</v>
+        <v>457</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E194" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
+      </c>
+      <c r="I194" s="0" t="s">
+        <v>630</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>603</v>
+        <v>631</v>
       </c>
       <c r="K194" s="0" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="L194" s="0" t="s">
-        <v>95</v>
+        <v>28</v>
       </c>
       <c r="M194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N194" s="0" t="s">
-        <v>26</v>
+        <v>634</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>623</v>
+        <v>457</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E195" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>60</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
+      </c>
+      <c r="I195" s="0" t="s">
+        <v>630</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>603</v>
+        <v>631</v>
       </c>
       <c r="K195" s="0" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="L195" s="0" t="s">
-        <v>66</v>
+        <v>114</v>
       </c>
       <c r="M195" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N195" s="0" t="s">
-        <v>617</v>
+        <v>636</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="D196" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G196" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H196" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="B196" s="0" t="s">
+      <c r="I196" s="0" t="s">
         <v>630</v>
       </c>
-      <c r="C196" s="0" t="s">
+      <c r="J196" s="0" t="s">
         <v>631</v>
-      </c>
-[...16 lines deleted...]
-        <v>636</v>
       </c>
       <c r="K196" s="0" t="s">
         <v>637</v>
       </c>
       <c r="L196" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="M196" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N196" s="0" t="s">
-        <v>26</v>
+        <v>636</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="D197" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G197" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H197" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="I197" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="J197" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="K197" s="0" t="s">
         <v>638</v>
       </c>
-      <c r="B197" s="0" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L197" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="M197" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N197" s="0" t="s">
-        <v>26</v>
+        <v>636</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="B198" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="D198" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H198" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="I198" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="J198" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="K198" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="C198" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L198" s="0" t="s">
-        <v>28</v>
+        <v>112</v>
       </c>
       <c r="M198" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N198" s="0" t="s">
-        <v>132</v>
+        <v>26</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>647</v>
+        <v>627</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>648</v>
+        <v>628</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>457</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>59</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>652</v>
+        <v>60</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>653</v>
+        <v>629</v>
+      </c>
+      <c r="I199" s="0" t="s">
+        <v>630</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>654</v>
+        <v>631</v>
       </c>
       <c r="K199" s="0" t="s">
-        <v>655</v>
+        <v>640</v>
       </c>
       <c r="L199" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="M199" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N199" s="0" t="s">
-        <v>656</v>
+        <v>26</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>647</v>
+        <v>627</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>648</v>
+        <v>628</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>457</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>59</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>652</v>
+        <v>60</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>653</v>
+        <v>629</v>
+      </c>
+      <c r="I200" s="0" t="s">
+        <v>630</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>654</v>
+        <v>631</v>
       </c>
       <c r="K200" s="0" t="s">
-        <v>657</v>
+        <v>641</v>
       </c>
       <c r="L200" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M200" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N200" s="0" t="s">
-        <v>26</v>
+        <v>642</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>658</v>
+        <v>627</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>659</v>
+        <v>628</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>457</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>662</v>
+        <v>59</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>663</v>
+        <v>60</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>664</v>
+        <v>629</v>
+      </c>
+      <c r="I201" s="0" t="s">
+        <v>630</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>665</v>
+        <v>631</v>
       </c>
       <c r="K201" s="0" t="s">
-        <v>666</v>
+        <v>643</v>
       </c>
       <c r="L201" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M201" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N201" s="0" t="s">
-        <v>667</v>
+        <v>644</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>658</v>
+        <v>627</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>659</v>
+        <v>628</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>457</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>662</v>
+        <v>59</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>663</v>
+        <v>60</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>664</v>
+        <v>629</v>
+      </c>
+      <c r="I202" s="0" t="s">
+        <v>630</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>665</v>
+        <v>631</v>
       </c>
       <c r="K202" s="0" t="s">
-        <v>668</v>
+        <v>645</v>
       </c>
       <c r="L202" s="0" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="M202" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N202" s="0" t="s">
-        <v>26</v>
+        <v>646</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>658</v>
+        <v>627</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>659</v>
+        <v>628</v>
+      </c>
+      <c r="C203" s="0" t="s">
+        <v>457</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>662</v>
+        <v>59</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>663</v>
+        <v>60</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>664</v>
+        <v>629</v>
+      </c>
+      <c r="I203" s="0" t="s">
+        <v>630</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>665</v>
+        <v>631</v>
       </c>
       <c r="K203" s="0" t="s">
-        <v>669</v>
+        <v>647</v>
       </c>
       <c r="L203" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M203" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N203" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>658</v>
+        <v>627</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>659</v>
+        <v>628</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>457</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>662</v>
+        <v>59</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>663</v>
+        <v>60</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>664</v>
+        <v>629</v>
+      </c>
+      <c r="I204" s="0" t="s">
+        <v>630</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>665</v>
+        <v>631</v>
       </c>
       <c r="K204" s="0" t="s">
-        <v>670</v>
+        <v>648</v>
       </c>
       <c r="L204" s="0" t="s">
-        <v>97</v>
+        <v>649</v>
       </c>
       <c r="M204" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N204" s="0" t="s">
-        <v>26</v>
+        <v>242</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>659</v>
+        <v>651</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>652</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>660</v>
+        <v>58</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>661</v>
+        <v>59</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>663</v>
+        <v>60</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>665</v>
+        <v>631</v>
       </c>
       <c r="K205" s="0" t="s">
-        <v>671</v>
+        <v>632</v>
       </c>
       <c r="L205" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="M205" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N205" s="0" t="s">
-        <v>672</v>
+        <v>26</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>659</v>
+        <v>651</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>652</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>660</v>
+        <v>58</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>661</v>
+        <v>59</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>663</v>
+        <v>60</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>665</v>
+        <v>631</v>
       </c>
       <c r="K206" s="0" t="s">
-        <v>673</v>
+        <v>655</v>
       </c>
       <c r="L206" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M206" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N206" s="0" t="s">
-        <v>672</v>
+        <v>634</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>659</v>
+        <v>651</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>652</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>660</v>
+        <v>58</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>661</v>
+        <v>59</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>663</v>
+        <v>60</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>665</v>
+        <v>631</v>
       </c>
       <c r="K207" s="0" t="s">
-        <v>674</v>
+        <v>656</v>
       </c>
       <c r="L207" s="0" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="M207" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N207" s="0" t="s">
-        <v>169</v>
+        <v>26</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>675</v>
+        <v>650</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>676</v>
+        <v>651</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>652</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>677</v>
+        <v>58</v>
+      </c>
+      <c r="E208" s="0" t="s">
+        <v>59</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>678</v>
+        <v>653</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>679</v>
+        <v>60</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>654</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>682</v>
+        <v>631</v>
       </c>
       <c r="K208" s="0" t="s">
-        <v>683</v>
+        <v>657</v>
       </c>
       <c r="L208" s="0" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="M208" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N208" s="0" t="s">
-        <v>26</v>
+        <v>646</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>675</v>
+        <v>658</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>676</v>
+        <v>659</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>660</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>677</v>
+        <v>661</v>
+      </c>
+      <c r="E209" s="0" t="s">
+        <v>662</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>678</v>
+        <v>663</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>679</v>
+        <v>425</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>664</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>682</v>
+        <v>665</v>
       </c>
       <c r="K209" s="0" t="s">
-        <v>684</v>
+        <v>666</v>
       </c>
       <c r="L209" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M209" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N209" s="0" t="s">
-        <v>685</v>
+        <v>667</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>675</v>
+        <v>658</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>676</v>
+        <v>659</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>660</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>677</v>
+        <v>661</v>
+      </c>
+      <c r="E210" s="0" t="s">
+        <v>662</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>678</v>
+        <v>663</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>679</v>
+        <v>425</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>664</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>682</v>
+        <v>665</v>
       </c>
       <c r="K210" s="0" t="s">
-        <v>686</v>
+        <v>668</v>
       </c>
       <c r="L210" s="0" t="s">
-        <v>177</v>
+        <v>24</v>
       </c>
       <c r="M210" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N210" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>687</v>
+        <v>669</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>689</v>
+        <v>671</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>619</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>692</v>
+        <v>672</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>663</v>
+        <v>104</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>693</v>
+        <v>673</v>
+      </c>
+      <c r="I211" s="0" t="s">
+        <v>674</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>694</v>
+        <v>675</v>
       </c>
       <c r="K211" s="0" t="s">
-        <v>695</v>
+        <v>676</v>
       </c>
       <c r="L211" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M211" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N211" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>687</v>
+        <v>669</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>689</v>
+        <v>671</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>619</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>692</v>
+        <v>672</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>663</v>
+        <v>104</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>693</v>
+        <v>673</v>
+      </c>
+      <c r="I212" s="0" t="s">
+        <v>674</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>694</v>
+        <v>675</v>
       </c>
       <c r="K212" s="0" t="s">
-        <v>696</v>
+        <v>677</v>
       </c>
       <c r="L212" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M212" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N212" s="0" t="s">
-        <v>697</v>
+        <v>134</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>679</v>
+      </c>
+      <c r="D213" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="H213" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="J213" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="K213" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="L213" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M213" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N213" s="0" t="s">
         <v>687</v>
-      </c>
-[...34 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>699</v>
+        <v>678</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>700</v>
+        <v>679</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>701</v>
+        <v>680</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>702</v>
+        <v>681</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>703</v>
+        <v>682</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>663</v>
+        <v>683</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>704</v>
+        <v>684</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>705</v>
+        <v>685</v>
       </c>
       <c r="K214" s="0" t="s">
-        <v>706</v>
+        <v>688</v>
       </c>
       <c r="L214" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M214" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N214" s="0" t="s">
-        <v>431</v>
+        <v>26</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>663</v>
+        <v>694</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="K215" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
       <c r="L215" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M215" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N215" s="0" t="s">
-        <v>26</v>
+        <v>698</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="B216" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="D216" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E216" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F216" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="G216" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H216" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="J216" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="K216" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="B216" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L216" s="0" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="M216" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N216" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
       <c r="B217" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="D217" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F217" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="G217" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H217" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="J217" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="K217" s="0" t="s">
         <v>700</v>
-      </c>
-[...19 lines deleted...]
-        <v>709</v>
       </c>
       <c r="L217" s="0" t="s">
         <v>97</v>
       </c>
       <c r="M217" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N217" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>710</v>
+        <v>689</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>711</v>
+        <v>690</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>712</v>
+        <v>691</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>713</v>
+        <v>692</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>714</v>
+        <v>693</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>663</v>
+        <v>694</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>716</v>
+        <v>696</v>
       </c>
       <c r="K218" s="0" t="s">
-        <v>717</v>
+        <v>701</v>
       </c>
       <c r="L218" s="0" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="M218" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N218" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>710</v>
+        <v>689</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>711</v>
+        <v>690</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>712</v>
+        <v>691</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>713</v>
+        <v>692</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>714</v>
+        <v>693</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>663</v>
+        <v>694</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>716</v>
+        <v>696</v>
       </c>
       <c r="K219" s="0" t="s">
-        <v>718</v>
+        <v>702</v>
       </c>
       <c r="L219" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M219" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N219" s="0" t="s">
-        <v>719</v>
+        <v>703</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>710</v>
+        <v>689</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>711</v>
+        <v>690</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>712</v>
+        <v>691</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>713</v>
+        <v>692</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>714</v>
+        <v>693</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>663</v>
+        <v>694</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>716</v>
+        <v>696</v>
       </c>
       <c r="K220" s="0" t="s">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="L220" s="0" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="M220" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N220" s="0" t="s">
-        <v>26</v>
+        <v>703</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>710</v>
+        <v>689</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>711</v>
+        <v>690</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>712</v>
+        <v>691</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>713</v>
+        <v>692</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>714</v>
+        <v>693</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>663</v>
+        <v>694</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>716</v>
+        <v>696</v>
       </c>
       <c r="K221" s="0" t="s">
-        <v>721</v>
+        <v>705</v>
       </c>
       <c r="L221" s="0" t="s">
-        <v>97</v>
+        <v>66</v>
       </c>
       <c r="M221" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N221" s="0" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>722</v>
+        <v>706</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>723</v>
+        <v>707</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>708</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>724</v>
+        <v>709</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>59</v>
+        <v>710</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>60</v>
+        <v>694</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>712</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>728</v>
+        <v>713</v>
       </c>
       <c r="K222" s="0" t="s">
-        <v>729</v>
+        <v>714</v>
       </c>
       <c r="L222" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M222" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N222" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>722</v>
+        <v>706</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>723</v>
+        <v>707</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>708</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>724</v>
+        <v>709</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>59</v>
+        <v>710</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>60</v>
+        <v>694</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>712</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>728</v>
+        <v>713</v>
       </c>
       <c r="K223" s="0" t="s">
-        <v>730</v>
+        <v>715</v>
       </c>
       <c r="L223" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M223" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N223" s="0" t="s">
-        <v>579</v>
+        <v>716</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>722</v>
+        <v>706</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>723</v>
+        <v>707</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>708</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>724</v>
+        <v>709</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>59</v>
+        <v>710</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>60</v>
+        <v>694</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>712</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>728</v>
+        <v>713</v>
       </c>
       <c r="K224" s="0" t="s">
-        <v>731</v>
+        <v>717</v>
       </c>
       <c r="L224" s="0" t="s">
-        <v>66</v>
+        <v>99</v>
       </c>
       <c r="M224" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N224" s="0" t="s">
-        <v>732</v>
+        <v>26</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="D225" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="F225" s="0" t="s">
         <v>722</v>
       </c>
-      <c r="B225" s="0" t="s">
+      <c r="G225" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H225" s="0" t="s">
         <v>723</v>
       </c>
-      <c r="D225" s="0" t="s">
+      <c r="J225" s="0" t="s">
         <v>724</v>
       </c>
-      <c r="E225" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F225" s="0" t="s">
+      <c r="K225" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="G225" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L225" s="0" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="M225" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N225" s="0" t="s">
-        <v>734</v>
+        <v>430</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="D226" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="E226" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="F226" s="0" t="s">
         <v>722</v>
       </c>
-      <c r="B226" s="0" t="s">
+      <c r="G226" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H226" s="0" t="s">
         <v>723</v>
       </c>
-      <c r="D226" s="0" t="s">
+      <c r="J226" s="0" t="s">
         <v>724</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H226" s="0" t="s">
+      <c r="K226" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="I226" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L226" s="0" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
       <c r="M226" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N226" s="0" t="s">
-        <v>734</v>
+        <v>26</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="D227" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="F227" s="0" t="s">
         <v>722</v>
       </c>
-      <c r="B227" s="0" t="s">
+      <c r="G227" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H227" s="0" t="s">
         <v>723</v>
       </c>
-      <c r="D227" s="0" t="s">
+      <c r="J227" s="0" t="s">
         <v>724</v>
       </c>
-      <c r="E227" s="0" t="s">
-[...11 lines deleted...]
-      <c r="I227" s="0" t="s">
+      <c r="K227" s="0" t="s">
         <v>727</v>
       </c>
-      <c r="J227" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L227" s="0" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="M227" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N227" s="0" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>737</v>
+        <v>718</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>719</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>86</v>
+        <v>720</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>721</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>248</v>
+        <v>722</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>723</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>741</v>
+        <v>724</v>
       </c>
       <c r="K228" s="0" t="s">
-        <v>742</v>
+        <v>728</v>
       </c>
       <c r="L228" s="0" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="M228" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N228" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>730</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>86</v>
+        <v>731</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>732</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>248</v>
+        <v>733</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>741</v>
+        <v>735</v>
       </c>
       <c r="K229" s="0" t="s">
-        <v>743</v>
+        <v>736</v>
       </c>
       <c r="L229" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M229" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N229" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="D230" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H230" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="J230" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="K230" s="0" t="s">
         <v>737</v>
-      </c>
-[...25 lines deleted...]
-        <v>744</v>
       </c>
       <c r="L230" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M230" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N230" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>730</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>86</v>
+        <v>731</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>732</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>248</v>
+        <v>733</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="H231" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="J231" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="K231" s="0" t="s">
         <v>739</v>
       </c>
-      <c r="I231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L231" s="0" t="s">
-        <v>374</v>
+        <v>97</v>
       </c>
       <c r="M231" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N231" s="0" t="s">
-        <v>747</v>
+        <v>26</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>730</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>86</v>
+        <v>731</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>732</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>248</v>
+        <v>733</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>739</v>
-[...1 lines deleted...]
-      <c r="I232" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="J232" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="K232" s="0" t="s">
         <v>740</v>
       </c>
-      <c r="J232" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L232" s="0" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="M232" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N232" s="0" t="s">
-        <v>501</v>
+        <v>26</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>737</v>
+        <v>729</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>730</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>86</v>
+        <v>731</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>732</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>248</v>
+        <v>733</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>734</v>
       </c>
       <c r="J233" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="K233" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="K233" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L233" s="0" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
       <c r="M233" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N233" s="0" t="s">
-        <v>501</v>
+        <v>742</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>744</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>86</v>
+        <v>745</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>59</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>248</v>
+        <v>746</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="K234" s="0" t="s">
         <v>750</v>
       </c>
       <c r="L234" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M234" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N234" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>744</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>86</v>
+        <v>745</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>59</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>248</v>
+        <v>746</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="K235" s="0" t="s">
         <v>751</v>
       </c>
       <c r="L235" s="0" t="s">
-        <v>381</v>
+        <v>28</v>
       </c>
       <c r="M235" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N235" s="0" t="s">
-        <v>752</v>
+        <v>606</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>744</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>86</v>
+        <v>745</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>59</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>248</v>
+        <v>746</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="K236" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="L236" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M236" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N236" s="0" t="s">
         <v>753</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>744</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>86</v>
+        <v>745</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>59</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>248</v>
+        <v>746</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="I237" s="0" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="K237" s="0" t="s">
         <v>754</v>
       </c>
       <c r="L237" s="0" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="M237" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N237" s="0" t="s">
-        <v>336</v>
+        <v>755</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>744</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>86</v>
+        <v>745</v>
+      </c>
+      <c r="E238" s="0" t="s">
+        <v>59</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>248</v>
+        <v>746</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="I238" s="0" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="K238" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="L238" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="M238" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N238" s="0" t="s">
         <v>755</v>
-      </c>
-[...7 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>744</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>86</v>
+        <v>745</v>
+      </c>
+      <c r="E239" s="0" t="s">
+        <v>59</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>248</v>
+        <v>746</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="I239" s="0" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="K239" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="L239" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="M239" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N239" s="0" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>737</v>
+        <v>758</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>738</v>
+        <v>759</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>739</v>
+        <v>760</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>740</v>
+        <v>761</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>741</v>
+        <v>762</v>
       </c>
       <c r="K240" s="0" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="L240" s="0" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="M240" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N240" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
         <v>758</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>759</v>
       </c>
       <c r="C241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D241" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H241" s="0" t="s">
         <v>760</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="I241" s="0" t="s">
         <v>761</v>
       </c>
-      <c r="F241" s="0" t="s">
+      <c r="J241" s="0" t="s">
         <v>762</v>
       </c>
-      <c r="G241" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H241" s="0" t="s">
+      <c r="K241" s="0" t="s">
         <v>764</v>
       </c>
-      <c r="J241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L241" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M241" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N241" s="0" t="s">
-        <v>767</v>
+        <v>26</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
         <v>758</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>759</v>
       </c>
       <c r="C242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D242" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H242" s="0" t="s">
         <v>760</v>
       </c>
-      <c r="E242" s="0" t="s">
+      <c r="I242" s="0" t="s">
         <v>761</v>
       </c>
-      <c r="F242" s="0" t="s">
+      <c r="J242" s="0" t="s">
         <v>762</v>
       </c>
-      <c r="G242" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J242" s="0" t="s">
+      <c r="K242" s="0" t="s">
         <v>765</v>
       </c>
-      <c r="K242" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L242" s="0" t="s">
-        <v>95</v>
+        <v>28</v>
       </c>
       <c r="M242" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N242" s="0" t="s">
-        <v>26</v>
+        <v>766</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
         <v>758</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>759</v>
       </c>
       <c r="C243" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D243" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H243" s="0" t="s">
         <v>760</v>
       </c>
-      <c r="E243" s="0" t="s">
+      <c r="I243" s="0" t="s">
         <v>761</v>
       </c>
-      <c r="F243" s="0" t="s">
+      <c r="J243" s="0" t="s">
         <v>762</v>
       </c>
-      <c r="G243" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K243" s="0" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="L243" s="0" t="s">
-        <v>24</v>
+        <v>373</v>
       </c>
       <c r="M243" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N243" s="0" t="s">
-        <v>26</v>
+        <v>768</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G244" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H244" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="I244" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="J244" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="K244" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="L244" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M244" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N244" s="0" t="s">
         <v>770</v>
-      </c>
-[...28 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D245" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H245" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="I245" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="J245" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="K245" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="L245" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M245" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N245" s="0" t="s">
         <v>770</v>
-      </c>
-[...28 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>771</v>
+        <v>759</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>87</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F246" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G246" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H246" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="I246" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="J246" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="K246" s="0" t="s">
         <v>772</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L246" s="0" t="s">
-        <v>781</v>
+        <v>24</v>
       </c>
       <c r="M246" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N246" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>771</v>
+        <v>759</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>87</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="E247" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G247" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H247" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="I247" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="J247" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="K247" s="0" t="s">
         <v>773</v>
       </c>
-      <c r="G247" s="0" t="s">
+      <c r="L247" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="M247" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N247" s="0" t="s">
         <v>774</v>
-      </c>
-[...16 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>771</v>
+        <v>759</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>87</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>88</v>
+      </c>
+      <c r="F248" s="0" t="s">
+        <v>265</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>774</v>
+        <v>90</v>
       </c>
       <c r="H248" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="I248" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="J248" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="K248" s="0" t="s">
         <v>775</v>
       </c>
-      <c r="J248" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L248" s="0" t="s">
-        <v>270</v>
+        <v>97</v>
       </c>
       <c r="M248" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N248" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>771</v>
+        <v>759</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>87</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>88</v>
+      </c>
+      <c r="F249" s="0" t="s">
+        <v>265</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>774</v>
+        <v>90</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>775</v>
+        <v>760</v>
+      </c>
+      <c r="I249" s="0" t="s">
+        <v>761</v>
       </c>
       <c r="J249" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="K249" s="0" t="s">
         <v>776</v>
       </c>
-      <c r="K249" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L249" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="M249" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N249" s="0" t="s">
-        <v>26</v>
+        <v>612</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>771</v>
+        <v>759</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>87</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>88</v>
+      </c>
+      <c r="F250" s="0" t="s">
+        <v>265</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>774</v>
+        <v>90</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>775</v>
+        <v>760</v>
+      </c>
+      <c r="I250" s="0" t="s">
+        <v>761</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>776</v>
+        <v>762</v>
       </c>
       <c r="K250" s="0" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="L250" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M250" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N250" s="0" t="s">
-        <v>752</v>
+        <v>778</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>771</v>
+        <v>759</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>87</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>88</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>265</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>774</v>
+        <v>90</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>775</v>
+        <v>760</v>
+      </c>
+      <c r="I251" s="0" t="s">
+        <v>761</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>776</v>
+        <v>762</v>
       </c>
       <c r="K251" s="0" t="s">
-        <v>784</v>
+        <v>779</v>
       </c>
       <c r="L251" s="0" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="M251" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N251" s="0" t="s">
-        <v>752</v>
+        <v>26</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>771</v>
+        <v>759</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>87</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>88</v>
+      </c>
+      <c r="F252" s="0" t="s">
+        <v>265</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>774</v>
+        <v>90</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>775</v>
+        <v>760</v>
+      </c>
+      <c r="I252" s="0" t="s">
+        <v>761</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>776</v>
+        <v>762</v>
       </c>
       <c r="K252" s="0" t="s">
-        <v>785</v>
+        <v>780</v>
       </c>
       <c r="L252" s="0" t="s">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="M252" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N252" s="0" t="s">
-        <v>752</v>
+        <v>26</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>773</v>
+        <v>784</v>
+      </c>
+      <c r="F253" s="0" t="s">
+        <v>785</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>774</v>
+        <v>694</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="K253" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="L253" s="0" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="M253" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N253" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>773</v>
+        <v>784</v>
+      </c>
+      <c r="F254" s="0" t="s">
+        <v>785</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>774</v>
+        <v>694</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="K254" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="L254" s="0" t="s">
-        <v>789</v>
+        <v>24</v>
       </c>
       <c r="M254" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N254" s="0" t="s">
-        <v>787</v>
+        <v>26</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>773</v>
+        <v>784</v>
+      </c>
+      <c r="F255" s="0" t="s">
+        <v>785</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>774</v>
+        <v>694</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="K255" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="L255" s="0" t="s">
-        <v>791</v>
+        <v>54</v>
       </c>
       <c r="M255" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N255" s="0" t="s">
-        <v>787</v>
+        <v>792</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>770</v>
+        <v>781</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>771</v>
+        <v>782</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>772</v>
+        <v>783</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>773</v>
+        <v>784</v>
+      </c>
+      <c r="F256" s="0" t="s">
+        <v>785</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>774</v>
+        <v>694</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>775</v>
+        <v>786</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>776</v>
+        <v>787</v>
       </c>
       <c r="K256" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="L256" s="0" t="s">
-        <v>793</v>
+        <v>66</v>
       </c>
       <c r="M256" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N256" s="0" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>795</v>
-[...1 lines deleted...]
-      <c r="D257" s="0" t="s">
         <v>796</v>
       </c>
+      <c r="C257" s="0" t="s">
+        <v>797</v>
+      </c>
       <c r="E257" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>19</v>
+        <v>800</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K257" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="L257" s="0" t="s">
-        <v>803</v>
+        <v>28</v>
       </c>
       <c r="M257" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N257" s="0" t="s">
-        <v>26</v>
+        <v>804</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>795</v>
-[...1 lines deleted...]
-      <c r="D258" s="0" t="s">
         <v>796</v>
       </c>
+      <c r="C258" s="0" t="s">
+        <v>797</v>
+      </c>
       <c r="E258" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>19</v>
+        <v>800</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K258" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="L258" s="0" t="s">
-        <v>805</v>
+        <v>97</v>
       </c>
       <c r="M258" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N258" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>795</v>
-[...1 lines deleted...]
-      <c r="D259" s="0" t="s">
         <v>796</v>
       </c>
+      <c r="C259" s="0" t="s">
+        <v>797</v>
+      </c>
       <c r="E259" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>19</v>
+        <v>800</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K259" s="0" t="s">
         <v>806</v>
       </c>
       <c r="L259" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M259" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N259" s="0" t="s">
-        <v>807</v>
+        <v>26</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>19</v>
+        <v>811</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="K260" s="0" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="L260" s="0" t="s">
-        <v>374</v>
+        <v>24</v>
       </c>
       <c r="M260" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N260" s="0" t="s">
-        <v>809</v>
+        <v>26</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>19</v>
+        <v>811</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="K261" s="0" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="L261" s="0" t="s">
-        <v>803</v>
+        <v>28</v>
       </c>
       <c r="M261" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N261" s="0" t="s">
-        <v>26</v>
+        <v>816</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>19</v>
+        <v>811</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="K262" s="0" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="L262" s="0" t="s">
-        <v>803</v>
+        <v>818</v>
       </c>
       <c r="M262" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N262" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>19</v>
+        <v>811</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="K263" s="0" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="L263" s="0" t="s">
-        <v>803</v>
+        <v>97</v>
       </c>
       <c r="M263" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N263" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>19</v>
+        <v>811</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="K264" s="0" t="s">
-        <v>804</v>
+        <v>819</v>
       </c>
       <c r="L264" s="0" t="s">
-        <v>24</v>
+        <v>287</v>
       </c>
       <c r="M264" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N264" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>19</v>
+        <v>811</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="K265" s="0" t="s">
-        <v>804</v>
+        <v>817</v>
       </c>
       <c r="L265" s="0" t="s">
-        <v>813</v>
+        <v>99</v>
       </c>
       <c r="M265" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N265" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>19</v>
+        <v>811</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="K266" s="0" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="L266" s="0" t="s">
-        <v>381</v>
+        <v>54</v>
       </c>
       <c r="M266" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N266" s="0" t="s">
-        <v>815</v>
+        <v>774</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>19</v>
+        <v>811</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="K267" s="0" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="L267" s="0" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
       <c r="M267" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N267" s="0" t="s">
-        <v>817</v>
+        <v>774</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>795</v>
+        <v>808</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>796</v>
+        <v>809</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>19</v>
+        <v>811</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="K268" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="L268" s="0" t="s">
-        <v>134</v>
+        <v>54</v>
       </c>
       <c r="M268" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N268" s="0" t="s">
-        <v>245</v>
+        <v>774</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>819</v>
+        <v>807</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>808</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>822</v>
+        <v>809</v>
+      </c>
+      <c r="E269" s="0" t="s">
+        <v>810</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>88</v>
+        <v>811</v>
       </c>
       <c r="H269" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="J269" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="K269" s="0" t="s">
         <v>823</v>
       </c>
-      <c r="I269" s="0" t="s">
+      <c r="L269" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M269" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N269" s="0" t="s">
         <v>824</v>
-      </c>
-[...13 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>822</v>
+        <v>827</v>
+      </c>
+      <c r="E270" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F270" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="K270" s="0" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="L270" s="0" t="s">
-        <v>28</v>
+        <v>834</v>
       </c>
       <c r="M270" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N270" s="0" t="s">
-        <v>828</v>
+        <v>26</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>822</v>
+        <v>827</v>
+      </c>
+      <c r="E271" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F271" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="K271" s="0" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="L271" s="0" t="s">
-        <v>112</v>
+        <v>463</v>
       </c>
       <c r="M271" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N271" s="0" t="s">
-        <v>830</v>
+        <v>26</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>822</v>
+        <v>827</v>
+      </c>
+      <c r="E272" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="K272" s="0" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="L272" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="M272" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N272" s="0" t="s">
-        <v>26</v>
+        <v>837</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>822</v>
+        <v>827</v>
+      </c>
+      <c r="E273" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F273" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="K273" s="0" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="L273" s="0" t="s">
-        <v>24</v>
+        <v>373</v>
       </c>
       <c r="M273" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N273" s="0" t="s">
-        <v>26</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>822</v>
+        <v>827</v>
+      </c>
+      <c r="E274" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F274" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="K274" s="0" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="L274" s="0" t="s">
-        <v>95</v>
+        <v>834</v>
       </c>
       <c r="M274" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N274" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>822</v>
+        <v>827</v>
+      </c>
+      <c r="E275" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F275" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="K275" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="L275" s="0" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="M275" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N275" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>822</v>
+        <v>827</v>
+      </c>
+      <c r="E276" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F276" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="K276" s="0" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="L276" s="0" t="s">
-        <v>54</v>
+        <v>834</v>
       </c>
       <c r="M276" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N276" s="0" t="s">
-        <v>583</v>
+        <v>26</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>822</v>
+        <v>827</v>
+      </c>
+      <c r="E277" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F277" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="K277" s="0" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="L277" s="0" t="s">
-        <v>319</v>
+        <v>24</v>
       </c>
       <c r="M277" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N277" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>822</v>
+        <v>827</v>
+      </c>
+      <c r="E278" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="I278" s="0" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="K278" s="0" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="L278" s="0" t="s">
-        <v>54</v>
+        <v>842</v>
       </c>
       <c r="M278" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N278" s="0" t="s">
-        <v>585</v>
+        <v>26</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>822</v>
+        <v>827</v>
+      </c>
+      <c r="E279" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F279" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>88</v>
+        <v>19</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="K279" s="0" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="L279" s="0" t="s">
-        <v>97</v>
+        <v>380</v>
       </c>
       <c r="M279" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N279" s="0" t="s">
-        <v>26</v>
+        <v>844</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>839</v>
+        <v>825</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>826</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
+      </c>
+      <c r="E280" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>279</v>
+        <v>19</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>843</v>
+        <v>830</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>844</v>
+        <v>831</v>
       </c>
       <c r="J280" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="K280" s="0" t="s">
         <v>845</v>
       </c>
-      <c r="K280" s="0" t="s">
+      <c r="L280" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M280" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N280" s="0" t="s">
         <v>846</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>839</v>
+        <v>825</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>826</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
+      </c>
+      <c r="E281" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F281" s="0" t="s">
+        <v>829</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>279</v>
+        <v>19</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>843</v>
+        <v>830</v>
       </c>
       <c r="I281" s="0" t="s">
-        <v>844</v>
+        <v>831</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
       <c r="K281" s="0" t="s">
         <v>847</v>
       </c>
       <c r="L281" s="0" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="M281" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N281" s="0" t="s">
-        <v>848</v>
+        <v>260</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B282" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B282" s="0" t="s">
+      <c r="C282" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C282" s="0" t="s">
+      <c r="D282" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D282" s="0" t="s">
+      <c r="G282" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H282" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G282" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H282" s="0" t="s">
+      <c r="I282" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I282" s="0" t="s">
+      <c r="J282" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="J282" s="0" t="s">
+      <c r="K282" s="0" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
       <c r="L282" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M282" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N282" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B283" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B283" s="0" t="s">
+      <c r="C283" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C283" s="0" t="s">
+      <c r="D283" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D283" s="0" t="s">
+      <c r="G283" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H283" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G283" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H283" s="0" t="s">
+      <c r="I283" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I283" s="0" t="s">
+      <c r="J283" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="J283" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K283" s="0" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="L283" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M283" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N283" s="0" t="s">
-        <v>398</v>
+        <v>857</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B284" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B284" s="0" t="s">
+      <c r="C284" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C284" s="0" t="s">
+      <c r="D284" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D284" s="0" t="s">
+      <c r="G284" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H284" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G284" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H284" s="0" t="s">
+      <c r="I284" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I284" s="0" t="s">
+      <c r="J284" s="0" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
       <c r="K284" s="0" t="s">
         <v>858</v>
       </c>
       <c r="L284" s="0" t="s">
-        <v>374</v>
+        <v>114</v>
       </c>
       <c r="M284" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N284" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B285" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B285" s="0" t="s">
+      <c r="C285" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C285" s="0" t="s">
+      <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D285" s="0" t="s">
+      <c r="G285" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H285" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G285" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H285" s="0" t="s">
+      <c r="I285" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I285" s="0" t="s">
+      <c r="J285" s="0" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
       <c r="K285" s="0" t="s">
         <v>860</v>
       </c>
       <c r="L285" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="M285" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N285" s="0" t="s">
-        <v>332</v>
+        <v>26</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B286" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B286" s="0" t="s">
+      <c r="C286" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C286" s="0" t="s">
+      <c r="D286" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D286" s="0" t="s">
+      <c r="G286" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H286" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G286" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H286" s="0" t="s">
+      <c r="I286" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I286" s="0" t="s">
+      <c r="J286" s="0" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
       <c r="K286" s="0" t="s">
         <v>861</v>
       </c>
       <c r="L286" s="0" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="M286" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N286" s="0" t="s">
-        <v>332</v>
+        <v>26</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B287" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B287" s="0" t="s">
+      <c r="C287" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C287" s="0" t="s">
+      <c r="D287" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D287" s="0" t="s">
+      <c r="G287" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H287" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G287" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H287" s="0" t="s">
+      <c r="I287" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I287" s="0" t="s">
+      <c r="J287" s="0" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
       <c r="K287" s="0" t="s">
         <v>862</v>
       </c>
       <c r="L287" s="0" t="s">
-        <v>134</v>
+        <v>97</v>
       </c>
       <c r="M287" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N287" s="0" t="s">
-        <v>863</v>
+        <v>26</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B288" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B288" s="0" t="s">
+      <c r="C288" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C288" s="0" t="s">
+      <c r="D288" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D288" s="0" t="s">
+      <c r="G288" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H288" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G288" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H288" s="0" t="s">
+      <c r="I288" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I288" s="0" t="s">
+      <c r="J288" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="J288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K288" s="0" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="L288" s="0" t="s">
-        <v>24</v>
+        <v>320</v>
       </c>
       <c r="M288" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N288" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B289" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B289" s="0" t="s">
+      <c r="C289" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C289" s="0" t="s">
+      <c r="D289" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D289" s="0" t="s">
+      <c r="G289" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H289" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G289" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H289" s="0" t="s">
+      <c r="I289" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I289" s="0" t="s">
+      <c r="J289" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="J289" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K289" s="0" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="L289" s="0" t="s">
-        <v>381</v>
+        <v>54</v>
       </c>
       <c r="M289" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N289" s="0" t="s">
-        <v>866</v>
+        <v>486</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B290" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B290" s="0" t="s">
+      <c r="C290" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C290" s="0" t="s">
+      <c r="D290" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D290" s="0" t="s">
+      <c r="G290" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H290" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G290" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H290" s="0" t="s">
+      <c r="I290" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I290" s="0" t="s">
+      <c r="J290" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="J290" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K290" s="0" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="L290" s="0" t="s">
-        <v>110</v>
+        <v>320</v>
       </c>
       <c r="M290" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N290" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B291" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B291" s="0" t="s">
+      <c r="C291" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C291" s="0" t="s">
+      <c r="D291" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D291" s="0" t="s">
+      <c r="G291" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H291" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G291" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H291" s="0" t="s">
+      <c r="I291" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I291" s="0" t="s">
+      <c r="J291" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="J291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K291" s="0" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="L291" s="0" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="M291" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N291" s="0" t="s">
-        <v>26</v>
+        <v>614</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B292" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B292" s="0" t="s">
+      <c r="C292" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C292" s="0" t="s">
+      <c r="D292" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D292" s="0" t="s">
+      <c r="G292" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H292" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G292" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H292" s="0" t="s">
+      <c r="I292" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I292" s="0" t="s">
+      <c r="J292" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="J292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K292" s="0" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="L292" s="0" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="M292" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N292" s="0" t="s">
-        <v>385</v>
+        <v>26</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B293" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B293" s="0" t="s">
+      <c r="C293" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C293" s="0" t="s">
+      <c r="D293" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D293" s="0" t="s">
+      <c r="G293" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H293" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G293" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H293" s="0" t="s">
+      <c r="I293" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I293" s="0" t="s">
+      <c r="J293" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="J293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K293" s="0" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="L293" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M293" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N293" s="0" t="s">
-        <v>474</v>
+        <v>869</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="B294" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="B294" s="0" t="s">
+      <c r="C294" s="0" t="s">
         <v>850</v>
       </c>
-      <c r="C294" s="0" t="s">
+      <c r="D294" s="0" t="s">
         <v>851</v>
       </c>
-      <c r="D294" s="0" t="s">
+      <c r="G294" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H294" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="G294" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H294" s="0" t="s">
+      <c r="I294" s="0" t="s">
         <v>853</v>
       </c>
-      <c r="I294" s="0" t="s">
+      <c r="J294" s="0" t="s">
         <v>854</v>
       </c>
-      <c r="J294" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K294" s="0" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="L294" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="M294" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N294" s="0" t="s">
-        <v>26</v>
+        <v>869</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="B295" s="0" t="s">
         <v>872</v>
       </c>
-      <c r="B295" s="0" t="s">
+      <c r="C295" s="0" t="s">
         <v>873</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>874</v>
       </c>
-      <c r="E295" s="0" t="s">
+      <c r="G295" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="H295" s="0" t="s">
         <v>875</v>
       </c>
-      <c r="F295" s="0" t="s">
+      <c r="I295" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="G295" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H295" s="0" t="s">
+      <c r="J295" s="0" t="s">
         <v>877</v>
       </c>
-      <c r="I295" s="0" t="s">
+      <c r="K295" s="0" t="s">
         <v>878</v>
-      </c>
-[...4 lines deleted...]
-        <v>880</v>
       </c>
       <c r="L295" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M295" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N295" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="B296" s="0" t="s">
         <v>872</v>
       </c>
-      <c r="B296" s="0" t="s">
+      <c r="C296" s="0" t="s">
         <v>873</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>874</v>
       </c>
-      <c r="E296" s="0" t="s">
+      <c r="G296" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="H296" s="0" t="s">
         <v>875</v>
       </c>
-      <c r="F296" s="0" t="s">
+      <c r="I296" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="G296" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H296" s="0" t="s">
+      <c r="J296" s="0" t="s">
         <v>877</v>
       </c>
-      <c r="I296" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J296" s="0" t="s">
+      <c r="K296" s="0" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
       <c r="L296" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M296" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N296" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>873</v>
+        <v>882</v>
+      </c>
+      <c r="C297" s="0" t="s">
+        <v>883</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>874</v>
-[...5 lines deleted...]
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>663</v>
+        <v>90</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="K297" s="0" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="L297" s="0" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="M297" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N297" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>872</v>
+        <v>881</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>873</v>
+        <v>882</v>
+      </c>
+      <c r="C298" s="0" t="s">
+        <v>883</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>874</v>
-[...5 lines deleted...]
-        <v>876</v>
+        <v>884</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>663</v>
+        <v>90</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>877</v>
+        <v>885</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="K298" s="0" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="L298" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M298" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N298" s="0" t="s">
-        <v>885</v>
+        <v>397</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="B299" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="C299" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="D299" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="G299" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H299" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="I299" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="B299" s="0" t="s">
+      <c r="J299" s="0" t="s">
         <v>887</v>
       </c>
-      <c r="C299" s="0" t="s">
-[...5 lines deleted...]
-      <c r="E299" s="0" t="s">
+      <c r="K299" s="0" t="s">
         <v>890</v>
       </c>
-      <c r="F299" s="0" t="s">
+      <c r="L299" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="M299" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N299" s="0" t="s">
         <v>891</v>
-      </c>
-[...19 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="B300" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="C300" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="D300" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="G300" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H300" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="I300" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="B300" s="0" t="s">
+      <c r="J300" s="0" t="s">
         <v>887</v>
       </c>
-      <c r="C300" s="0" t="s">
-[...14 lines deleted...]
-      <c r="H300" s="0" t="s">
+      <c r="K300" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="J300" s="0" t="s">
+      <c r="L300" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M300" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N300" s="0" t="s">
         <v>893</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>897</v>
+        <v>882</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>898</v>
+        <v>883</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>899</v>
-[...5 lines deleted...]
-        <v>901</v>
+        <v>884</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>663</v>
+        <v>90</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>902</v>
+        <v>885</v>
+      </c>
+      <c r="I301" s="0" t="s">
+        <v>886</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>903</v>
+        <v>887</v>
       </c>
       <c r="K301" s="0" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="L301" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="M301" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N301" s="0" t="s">
-        <v>26</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
+        <v>881</v>
+      </c>
+      <c r="B302" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="C302" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="D302" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="G302" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H302" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="I302" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="J302" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="K302" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="L302" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="M302" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N302" s="0" t="s">
         <v>896</v>
-      </c>
-[...34 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="B303" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="C303" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="D303" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="G303" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H303" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="I303" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="J303" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="K303" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="C303" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L303" s="0" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="M303" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N303" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>897</v>
+        <v>882</v>
       </c>
       <c r="C304" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="G304" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H304" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="I304" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="J304" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="K304" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="D304" s="0" t="s">
+      <c r="L304" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="M304" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N304" s="0" t="s">
         <v>899</v>
-      </c>
-[...25 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>897</v>
+        <v>882</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>898</v>
+        <v>883</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>899</v>
-[...1 lines deleted...]
-      <c r="E305" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="G305" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H305" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="I305" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="J305" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="K305" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F305" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L305" s="0" t="s">
-        <v>319</v>
+        <v>112</v>
       </c>
       <c r="M305" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N305" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>897</v>
+        <v>882</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>898</v>
+        <v>883</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>899</v>
-[...4 lines deleted...]
-      <c r="F306" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="G306" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H306" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="I306" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="J306" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="K306" s="0" t="s">
         <v>901</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L306" s="0" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="M306" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N306" s="0" t="s">
-        <v>219</v>
+        <v>26</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>897</v>
+        <v>882</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>898</v>
+        <v>883</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>899</v>
-[...5 lines deleted...]
-        <v>901</v>
+        <v>884</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>663</v>
+        <v>90</v>
       </c>
       <c r="H307" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="I307" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="J307" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="K307" s="0" t="s">
         <v>902</v>
       </c>
-      <c r="J307" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L307" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="M307" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N307" s="0" t="s">
-        <v>787</v>
+        <v>612</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>911</v>
+        <v>881</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>912</v>
+        <v>882</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>913</v>
+        <v>883</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
-[...5 lines deleted...]
-        <v>916</v>
+        <v>884</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>663</v>
+        <v>90</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>917</v>
+        <v>885</v>
+      </c>
+      <c r="I308" s="0" t="s">
+        <v>886</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>918</v>
+        <v>887</v>
       </c>
       <c r="K308" s="0" t="s">
-        <v>919</v>
+        <v>903</v>
       </c>
       <c r="L308" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M308" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N308" s="0" t="s">
-        <v>26</v>
+        <v>488</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>911</v>
+        <v>881</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>912</v>
+        <v>882</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>913</v>
+        <v>883</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>914</v>
-[...5 lines deleted...]
-        <v>916</v>
+        <v>884</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>663</v>
+        <v>90</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>917</v>
+        <v>885</v>
+      </c>
+      <c r="I309" s="0" t="s">
+        <v>886</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>918</v>
+        <v>887</v>
       </c>
       <c r="K309" s="0" t="s">
-        <v>920</v>
+        <v>904</v>
       </c>
       <c r="L309" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M309" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N309" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="B310" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="D310" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H310" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="B310" s="0" t="s">
+      <c r="J310" s="0" t="s">
         <v>912</v>
       </c>
-      <c r="C310" s="0" t="s">
+      <c r="K310" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="D310" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L310" s="0" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="M310" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N310" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H311" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="B311" s="0" t="s">
+      <c r="J311" s="0" t="s">
         <v>912</v>
       </c>
-      <c r="C311" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D311" s="0" t="s">
+      <c r="K311" s="0" t="s">
         <v>914</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L311" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="M311" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N311" s="0" t="s">
-        <v>923</v>
+        <v>26</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>924</v>
+        <v>905</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>925</v>
+        <v>906</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>926</v>
+        <v>907</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>927</v>
+        <v>908</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>928</v>
+        <v>909</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>929</v>
+        <v>910</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>663</v>
+        <v>694</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>930</v>
+        <v>911</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>931</v>
+        <v>912</v>
       </c>
       <c r="K312" s="0" t="s">
-        <v>932</v>
+        <v>915</v>
       </c>
       <c r="L312" s="0" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="M312" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N312" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="B313" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="D313" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="E313" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="F313" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="G313" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H313" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="I313" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="J313" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="K313" s="0" t="s">
         <v>924</v>
       </c>
-      <c r="B313" s="0" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="L313" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N313" s="0" t="s">
-        <v>934</v>
+        <v>26</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>935</v>
+        <v>916</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>936</v>
+        <v>917</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>937</v>
+        <v>918</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>426</v>
+        <v>694</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>942</v>
+        <v>923</v>
       </c>
       <c r="K314" s="0" t="s">
-        <v>943</v>
+        <v>925</v>
       </c>
       <c r="L314" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N314" s="0" t="s">
-        <v>26</v>
+        <v>926</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>935</v>
+        <v>916</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>936</v>
+        <v>917</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>937</v>
+        <v>918</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>426</v>
+        <v>694</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>942</v>
+        <v>923</v>
       </c>
       <c r="K315" s="0" t="s">
-        <v>944</v>
+        <v>927</v>
       </c>
       <c r="L315" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="M315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N315" s="0" t="s">
-        <v>215</v>
+        <v>26</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>935</v>
+        <v>916</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>936</v>
+        <v>917</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>937</v>
+        <v>918</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>426</v>
+        <v>694</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>942</v>
+        <v>923</v>
       </c>
       <c r="K316" s="0" t="s">
-        <v>945</v>
+        <v>928</v>
       </c>
       <c r="L316" s="0" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="M316" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N316" s="0" t="s">
-        <v>26</v>
+        <v>929</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>935</v>
+        <v>916</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>936</v>
+        <v>917</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>918</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>938</v>
+        <v>919</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>939</v>
+        <v>920</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>426</v>
+        <v>694</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>942</v>
+        <v>923</v>
       </c>
       <c r="K317" s="0" t="s">
-        <v>946</v>
+        <v>930</v>
       </c>
       <c r="L317" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="M317" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N317" s="0" t="s">
-        <v>26</v>
+        <v>931</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>947</v>
+        <v>932</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>948</v>
+        <v>933</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>934</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>949</v>
+        <v>935</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>950</v>
+        <v>936</v>
+      </c>
+      <c r="F318" s="0" t="s">
+        <v>937</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>186</v>
+        <v>694</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>951</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>938</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>953</v>
+        <v>939</v>
       </c>
       <c r="K318" s="0" t="s">
-        <v>954</v>
+        <v>940</v>
       </c>
       <c r="L318" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M318" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N318" s="0" t="s">
-        <v>955</v>
+        <v>233</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>947</v>
+        <v>932</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>948</v>
+        <v>933</v>
+      </c>
+      <c r="C319" s="0" t="s">
+        <v>934</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>949</v>
+        <v>935</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>950</v>
+        <v>936</v>
+      </c>
+      <c r="F319" s="0" t="s">
+        <v>937</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>186</v>
+        <v>694</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>951</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>938</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>953</v>
+        <v>939</v>
       </c>
       <c r="K319" s="0" t="s">
-        <v>956</v>
+        <v>941</v>
       </c>
       <c r="L319" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N319" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B320" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="C320" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="E320" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H320" s="0" t="s">
         <v>947</v>
       </c>
-      <c r="B320" s="0" t="s">
+      <c r="J320" s="0" t="s">
         <v>948</v>
       </c>
-      <c r="D320" s="0" t="s">
+      <c r="K320" s="0" t="s">
         <v>949</v>
       </c>
-      <c r="E320" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L320" s="0" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="M320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N320" s="0" t="s">
-        <v>958</v>
+        <v>26</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B321" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="C321" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="D321" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="E321" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="F321" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="G321" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H321" s="0" t="s">
         <v>947</v>
       </c>
-      <c r="B321" s="0" t="s">
+      <c r="J321" s="0" t="s">
         <v>948</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E321" s="0" t="s">
+      <c r="K321" s="0" t="s">
         <v>950</v>
       </c>
-      <c r="G321" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L321" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="M321" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N321" s="0" t="s">
-        <v>958</v>
+        <v>95</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="C322" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="D322" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="E322" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="G322" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H322" s="0" t="s">
         <v>947</v>
       </c>
-      <c r="B322" s="0" t="s">
+      <c r="J322" s="0" t="s">
         <v>948</v>
       </c>
-      <c r="D322" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H322" s="0" t="s">
+      <c r="K322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="I322" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L322" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M322" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N322" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="D323" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="E323" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H323" s="0" t="s">
         <v>947</v>
       </c>
-      <c r="B323" s="0" t="s">
+      <c r="J323" s="0" t="s">
         <v>948</v>
       </c>
-      <c r="D323" s="0" t="s">
-[...11 lines deleted...]
-      <c r="I323" s="0" t="s">
+      <c r="K323" s="0" t="s">
         <v>952</v>
       </c>
-      <c r="J323" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L323" s="0" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="M323" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N323" s="0" t="s">
-        <v>962</v>
+        <v>26</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B324" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="D324" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="E324" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="F324" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="G324" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H324" s="0" t="s">
         <v>947</v>
       </c>
-      <c r="B324" s="0" t="s">
+      <c r="J324" s="0" t="s">
         <v>948</v>
       </c>
-      <c r="D324" s="0" t="s">
-[...14 lines deleted...]
-      <c r="J324" s="0" t="s">
+      <c r="K324" s="0" t="s">
         <v>953</v>
       </c>
-      <c r="K324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L324" s="0" t="s">
-        <v>66</v>
+        <v>320</v>
       </c>
       <c r="M324" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N324" s="0" t="s">
-        <v>964</v>
+        <v>26</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="B325" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>944</v>
+      </c>
+      <c r="D325" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="E325" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="F325" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H325" s="0" t="s">
         <v>947</v>
       </c>
-      <c r="B325" s="0" t="s">
+      <c r="J325" s="0" t="s">
         <v>948</v>
       </c>
-      <c r="D325" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K325" s="0" t="s">
-        <v>965</v>
+        <v>954</v>
       </c>
       <c r="L325" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="M325" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N325" s="0" t="s">
-        <v>26</v>
+        <v>214</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>966</v>
+        <v>942</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>967</v>
+        <v>943</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>968</v>
+        <v>944</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>969</v>
+        <v>945</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>970</v>
+        <v>909</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>971</v>
+        <v>946</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>663</v>
+        <v>694</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>973</v>
+        <v>947</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>694</v>
+        <v>948</v>
       </c>
       <c r="K326" s="0" t="s">
-        <v>974</v>
+        <v>955</v>
       </c>
       <c r="L326" s="0" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="M326" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N326" s="0" t="s">
-        <v>26</v>
+        <v>824</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>966</v>
+        <v>956</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>967</v>
+        <v>957</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>968</v>
+        <v>958</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>969</v>
+        <v>959</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>970</v>
+        <v>960</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>971</v>
+        <v>961</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>663</v>
+        <v>694</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>973</v>
+        <v>962</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>694</v>
+        <v>963</v>
       </c>
       <c r="K327" s="0" t="s">
-        <v>975</v>
+        <v>964</v>
       </c>
       <c r="L327" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M327" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N327" s="0" t="s">
-        <v>976</v>
+        <v>26</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>966</v>
+        <v>956</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>967</v>
+        <v>957</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>968</v>
+        <v>958</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>969</v>
+        <v>959</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>970</v>
+        <v>960</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>961</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>663</v>
+        <v>694</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>972</v>
-[...2 lines deleted...]
-        <v>973</v>
+        <v>962</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>694</v>
+        <v>963</v>
       </c>
       <c r="K328" s="0" t="s">
-        <v>977</v>
+        <v>965</v>
       </c>
       <c r="L328" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M328" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N328" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="B329" s="0" t="s">
+        <v>957</v>
+      </c>
+      <c r="C329" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="D329" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E329" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="F329" s="0" t="s">
+        <v>961</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H329" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>963</v>
+      </c>
+      <c r="K329" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="B329" s="0" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L329" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M329" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N329" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>979</v>
+        <v>956</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>980</v>
+        <v>957</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>981</v>
+        <v>958</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>982</v>
+        <v>959</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>983</v>
+        <v>960</v>
+      </c>
+      <c r="F330" s="0" t="s">
+        <v>961</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>47</v>
+        <v>694</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>984</v>
+        <v>962</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>985</v>
+        <v>963</v>
       </c>
       <c r="K330" s="0" t="s">
-        <v>986</v>
+        <v>967</v>
       </c>
       <c r="L330" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M330" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N330" s="0" t="s">
-        <v>987</v>
+        <v>968</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>979</v>
+        <v>956</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>980</v>
+        <v>957</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>981</v>
+        <v>958</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>982</v>
+        <v>959</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>983</v>
+        <v>960</v>
+      </c>
+      <c r="F331" s="0" t="s">
+        <v>961</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>47</v>
+        <v>694</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>984</v>
+        <v>962</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>985</v>
+        <v>963</v>
       </c>
       <c r="K331" s="0" t="s">
-        <v>988</v>
+        <v>969</v>
       </c>
       <c r="L331" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M331" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N331" s="0" t="s">
-        <v>26</v>
+        <v>970</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>989</v>
+        <v>956</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>990</v>
+        <v>957</v>
+      </c>
+      <c r="C332" s="0" t="s">
+        <v>958</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>991</v>
+        <v>959</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>992</v>
+        <v>960</v>
+      </c>
+      <c r="F332" s="0" t="s">
+        <v>961</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>994</v>
+        <v>962</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>963</v>
       </c>
       <c r="K332" s="0" t="s">
-        <v>996</v>
+        <v>971</v>
       </c>
       <c r="L332" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N332" s="0" t="s">
-        <v>997</v>
+        <v>970</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>989</v>
+        <v>956</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>990</v>
+        <v>957</v>
+      </c>
+      <c r="C333" s="0" t="s">
+        <v>958</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>991</v>
+        <v>959</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>992</v>
+        <v>960</v>
+      </c>
+      <c r="F333" s="0" t="s">
+        <v>961</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>994</v>
+        <v>962</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>995</v>
+        <v>963</v>
       </c>
       <c r="K333" s="0" t="s">
-        <v>998</v>
+        <v>972</v>
       </c>
       <c r="L333" s="0" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="M333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N333" s="0" t="s">
-        <v>26</v>
+        <v>973</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>989</v>
+        <v>974</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>990</v>
+        <v>975</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>991</v>
+        <v>976</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>992</v>
+        <v>977</v>
+      </c>
+      <c r="F334" s="0" t="s">
+        <v>978</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>994</v>
+        <v>979</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>995</v>
+        <v>980</v>
       </c>
       <c r="K334" s="0" t="s">
-        <v>999</v>
+        <v>981</v>
       </c>
       <c r="L334" s="0" t="s">
-        <v>374</v>
+        <v>24</v>
       </c>
       <c r="M334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N334" s="0" t="s">
-        <v>1000</v>
+        <v>26</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>989</v>
+        <v>974</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>990</v>
+        <v>975</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>976</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>977</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>978</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>994</v>
+        <v>979</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>995</v>
+        <v>980</v>
       </c>
       <c r="K335" s="0" t="s">
-        <v>1001</v>
+        <v>982</v>
       </c>
       <c r="L335" s="0" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="M335" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N335" s="0" t="s">
-        <v>1002</v>
+        <v>983</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="B336" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="C336" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="D336" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E336" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="F336" s="0" t="s">
         <v>989</v>
       </c>
-      <c r="B336" s="0" t="s">
+      <c r="G336" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H336" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="D336" s="0" t="s">
+      <c r="J336" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="K336" s="0" t="s">
         <v>992</v>
       </c>
-      <c r="G336" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L336" s="0" t="s">
-        <v>381</v>
+        <v>24</v>
       </c>
       <c r="M336" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N336" s="0" t="s">
-        <v>1004</v>
+        <v>26</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="B337" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="C337" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="D337" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E337" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="F337" s="0" t="s">
         <v>989</v>
       </c>
-      <c r="B337" s="0" t="s">
+      <c r="G337" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H337" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="D337" s="0" t="s">
+      <c r="J337" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H337" s="0" t="s">
+      <c r="K337" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="I337" s="0" t="s">
+      <c r="L337" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M337" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N337" s="0" t="s">
         <v>994</v>
-      </c>
-[...13 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="B338" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="C338" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="D338" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E338" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="F338" s="0" t="s">
         <v>989</v>
       </c>
-      <c r="B338" s="0" t="s">
+      <c r="G338" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H338" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="D338" s="0" t="s">
+      <c r="J338" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E338" s="0" t="s">
-[...11 lines deleted...]
-      <c r="J338" s="0" t="s">
+      <c r="K338" s="0" t="s">
         <v>995</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="L338" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M338" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N338" s="0" t="s">
-        <v>385</v>
+        <v>996</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="B339" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="C339" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="D339" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E339" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="F339" s="0" t="s">
         <v>989</v>
       </c>
-      <c r="B339" s="0" t="s">
+      <c r="G339" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H339" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="D339" s="0" t="s">
+      <c r="J339" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E339" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K339" s="0" t="s">
-        <v>1007</v>
+        <v>997</v>
       </c>
       <c r="L339" s="0" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="M339" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N339" s="0" t="s">
-        <v>26</v>
+        <v>778</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>992</v>
+        <v>1001</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>1002</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>88</v>
+        <v>425</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
       <c r="K340" s="0" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="L340" s="0" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="M340" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N340" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>1009</v>
+        <v>998</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>1010</v>
+        <v>999</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>85</v>
+        <v>1000</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>86</v>
+        <v>1001</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>248</v>
+        <v>1002</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>88</v>
+        <v>425</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>1011</v>
+        <v>1003</v>
+      </c>
+      <c r="I341" s="0" t="s">
+        <v>1004</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1012</v>
+        <v>1005</v>
       </c>
       <c r="K341" s="0" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="L341" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M341" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N341" s="0" t="s">
-        <v>254</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="B342" s="0" t="s">
+        <v>999</v>
+      </c>
+      <c r="D342" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E342" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G342" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="H342" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="I342" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="J342" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K342" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="B342" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L342" s="0" t="s">
-        <v>374</v>
+        <v>97</v>
       </c>
       <c r="M342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N342" s="0" t="s">
-        <v>1015</v>
+        <v>26</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>1009</v>
+        <v>998</v>
       </c>
       <c r="B343" s="0" t="s">
+        <v>999</v>
+      </c>
+      <c r="D343" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E343" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F343" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G343" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="H343" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="I343" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="J343" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K343" s="0" t="s">
         <v>1010</v>
       </c>
-      <c r="D343" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L343" s="0" t="s">
-        <v>381</v>
+        <v>99</v>
       </c>
       <c r="M343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N343" s="0" t="s">
-        <v>1015</v>
+        <v>26</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>85</v>
+        <v>1013</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>1014</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>88</v>
+        <v>187</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>1011</v>
+        <v>1015</v>
+      </c>
+      <c r="I344" s="0" t="s">
+        <v>1016</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="K344" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="L344" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M344" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N344" s="0" t="s">
-        <v>26</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>1019</v>
-[...1 lines deleted...]
-      <c r="C345" s="0" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D345" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E345" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G345" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H345" s="0" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I345" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J345" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K345" s="0" t="s">
         <v>1020</v>
       </c>
-      <c r="D345" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L345" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M345" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N345" s="0" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>1012</v>
       </c>
       <c r="D346" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E346" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G346" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H346" s="0" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I346" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J346" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K346" s="0" t="s">
         <v>1021</v>
       </c>
-      <c r="F346" s="0" t="s">
+      <c r="L346" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M346" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N346" s="0" t="s">
         <v>1022</v>
-      </c>
-[...22 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>1012</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="F347" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H347" s="0" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I347" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J347" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K347" s="0" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L347" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="M347" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N347" s="0" t="s">
         <v>1022</v>
-      </c>
-[...22 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>1012</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1021</v>
-[...2 lines deleted...]
-        <v>1022</v>
+        <v>1013</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1014</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>88</v>
+        <v>187</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>1023</v>
+        <v>1015</v>
       </c>
       <c r="I348" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J348" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K348" s="0" t="s">
         <v>1024</v>
       </c>
-      <c r="J348" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L348" s="0" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="M348" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N348" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>1012</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1021</v>
-[...2 lines deleted...]
-        <v>1022</v>
+        <v>1013</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1014</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>88</v>
+        <v>187</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>1023</v>
+        <v>1015</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>1024</v>
+        <v>1016</v>
       </c>
       <c r="J349" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K349" s="0" t="s">
         <v>1025</v>
       </c>
-      <c r="K349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L349" s="0" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="M349" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N349" s="0" t="s">
-        <v>26</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>1012</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1021</v>
-[...2 lines deleted...]
-        <v>1022</v>
+        <v>1013</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1014</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>88</v>
+        <v>187</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>1023</v>
+        <v>1015</v>
       </c>
       <c r="I350" s="0" t="s">
-        <v>1024</v>
+        <v>1016</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1025</v>
+        <v>1017</v>
       </c>
       <c r="K350" s="0" t="s">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="L350" s="0" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="M350" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N350" s="0" t="s">
-        <v>472</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>1018</v>
+        <v>1011</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1020</v>
+        <v>1012</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1021</v>
-[...2 lines deleted...]
-        <v>1022</v>
+        <v>1013</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1014</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>88</v>
+        <v>187</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>1023</v>
+        <v>1015</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>1024</v>
+        <v>1016</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1025</v>
+        <v>1017</v>
       </c>
       <c r="K351" s="0" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="L351" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M351" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N351" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B352" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C352" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D352" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F352" s="0" t="s">
         <v>1035</v>
       </c>
-      <c r="B352" s="0" t="s">
+      <c r="G352" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H352" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="C352" s="0" t="s">
+      <c r="I352" s="0" t="s">
         <v>1037</v>
       </c>
-      <c r="D352" s="0" t="s">
+      <c r="J352" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="K352" s="0" t="s">
         <v>1038</v>
-      </c>
-[...16 lines deleted...]
-        <v>1043</v>
       </c>
       <c r="L352" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M352" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N352" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>1044</v>
+        <v>1030</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>1045</v>
+        <v>1031</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>1046</v>
+        <v>1032</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1047</v>
+        <v>1033</v>
+      </c>
+      <c r="E353" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F353" s="0" t="s">
+        <v>1035</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>1048</v>
+        <v>694</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>1049</v>
+        <v>1036</v>
+      </c>
+      <c r="I353" s="0" t="s">
+        <v>1037</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1050</v>
+        <v>713</v>
       </c>
       <c r="K353" s="0" t="s">
-        <v>1051</v>
+        <v>1039</v>
       </c>
       <c r="L353" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M353" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N353" s="0" t="s">
-        <v>26</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>1044</v>
+        <v>1030</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>1045</v>
+        <v>1031</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>1046</v>
+        <v>1032</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1033</v>
+      </c>
+      <c r="E354" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F354" s="0" t="s">
+        <v>1035</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>1048</v>
+        <v>694</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>1049</v>
+        <v>1036</v>
+      </c>
+      <c r="I354" s="0" t="s">
+        <v>1037</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1050</v>
+        <v>713</v>
       </c>
       <c r="K354" s="0" t="s">
-        <v>1052</v>
+        <v>1041</v>
       </c>
       <c r="L354" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="M354" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N354" s="0" t="s">
-        <v>934</v>
+        <v>26</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>1044</v>
+        <v>1030</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>1045</v>
+        <v>1031</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>1046</v>
+        <v>1032</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1047</v>
+        <v>1033</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>1035</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>1048</v>
+        <v>694</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>1049</v>
+        <v>1036</v>
+      </c>
+      <c r="I355" s="0" t="s">
+        <v>1037</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>713</v>
       </c>
       <c r="K355" s="0" t="s">
-        <v>1053</v>
+        <v>1042</v>
       </c>
       <c r="L355" s="0" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="M355" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N355" s="0" t="s">
-        <v>1054</v>
+        <v>26</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>1055</v>
+        <v>1043</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>1056</v>
+        <v>1044</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>1057</v>
+        <v>1045</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1058</v>
+        <v>1046</v>
+      </c>
+      <c r="E356" s="0" t="s">
+        <v>1047</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>312</v>
+        <v>47</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>1060</v>
+        <v>1048</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1061</v>
+        <v>1049</v>
       </c>
       <c r="K356" s="0" t="s">
-        <v>1062</v>
+        <v>1050</v>
       </c>
       <c r="L356" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="M356" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N356" s="0" t="s">
-        <v>26</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>1055</v>
+        <v>1043</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>1056</v>
+        <v>1044</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>1057</v>
+        <v>1045</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1058</v>
+        <v>1046</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1047</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>312</v>
+        <v>47</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>1060</v>
+        <v>1048</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1061</v>
+        <v>1049</v>
       </c>
       <c r="K357" s="0" t="s">
-        <v>1063</v>
+        <v>1052</v>
       </c>
       <c r="L357" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M357" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N357" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B358" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D358" s="0" t="s">
         <v>1055</v>
       </c>
-      <c r="B358" s="0" t="s">
+      <c r="E358" s="0" t="s">
         <v>1056</v>
       </c>
-      <c r="C358" s="0" t="s">
+      <c r="G358" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H358" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="D358" s="0" t="s">
+      <c r="I358" s="0" t="s">
         <v>1058</v>
       </c>
-      <c r="G358" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H358" s="0" t="s">
+      <c r="J358" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="I358" s="0" t="s">
+      <c r="K358" s="0" t="s">
         <v>1060</v>
-      </c>
-[...4 lines deleted...]
-        <v>1064</v>
       </c>
       <c r="L358" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M358" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N358" s="0" t="s">
-        <v>1065</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B359" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D359" s="0" t="s">
         <v>1055</v>
       </c>
-      <c r="B359" s="0" t="s">
+      <c r="E359" s="0" t="s">
         <v>1056</v>
       </c>
-      <c r="C359" s="0" t="s">
+      <c r="G359" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H359" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="D359" s="0" t="s">
+      <c r="I359" s="0" t="s">
         <v>1058</v>
       </c>
-      <c r="G359" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H359" s="0" t="s">
+      <c r="J359" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="I359" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K359" s="0" t="s">
-        <v>1066</v>
+        <v>1062</v>
       </c>
       <c r="L359" s="0" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="M359" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N359" s="0" t="s">
-        <v>377</v>
+        <v>26</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B360" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D360" s="0" t="s">
         <v>1055</v>
       </c>
-      <c r="B360" s="0" t="s">
+      <c r="E360" s="0" t="s">
         <v>1056</v>
       </c>
-      <c r="C360" s="0" t="s">
+      <c r="G360" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H360" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="D360" s="0" t="s">
+      <c r="I360" s="0" t="s">
         <v>1058</v>
       </c>
-      <c r="G360" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H360" s="0" t="s">
+      <c r="J360" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="I360" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K360" s="0" t="s">
-        <v>1067</v>
+        <v>1063</v>
       </c>
       <c r="L360" s="0" t="s">
-        <v>54</v>
+        <v>373</v>
       </c>
       <c r="M360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N360" s="0" t="s">
-        <v>583</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>1068</v>
+        <v>1053</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>1069</v>
+        <v>1054</v>
+      </c>
+      <c r="D361" s="0" t="s">
+        <v>1055</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>1056</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>1072</v>
+        <v>1057</v>
+      </c>
+      <c r="I361" s="0" t="s">
+        <v>1058</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1073</v>
+        <v>1059</v>
       </c>
       <c r="K361" s="0" t="s">
-        <v>1074</v>
+        <v>1065</v>
       </c>
       <c r="L361" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="M361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N361" s="0" t="s">
-        <v>1075</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B362" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D362" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E362" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G362" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H362" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="I362" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="J362" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="K362" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="L362" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="M362" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N362" s="0" t="s">
         <v>1068</v>
-      </c>
-[...28 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>1068</v>
+        <v>1053</v>
       </c>
       <c r="B363" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D363" s="0" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E363" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G363" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H363" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="I363" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="J363" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="K363" s="0" t="s">
         <v>1069</v>
       </c>
-      <c r="E363" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L363" s="0" t="s">
-        <v>110</v>
+        <v>136</v>
       </c>
       <c r="M363" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N363" s="0" t="s">
-        <v>26</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>1078</v>
+        <v>1053</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1054</v>
+      </c>
+      <c r="D364" s="0" t="s">
+        <v>1055</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1081</v>
-[...2 lines deleted...]
-        <v>1082</v>
+        <v>1056</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>186</v>
+        <v>90</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>1083</v>
+        <v>1057</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>1083</v>
+        <v>1058</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1084</v>
+        <v>1059</v>
       </c>
       <c r="K364" s="0" t="s">
-        <v>1085</v>
+        <v>1070</v>
       </c>
       <c r="L364" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M364" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N364" s="0" t="s">
-        <v>26</v>
+        <v>612</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>1078</v>
+        <v>1053</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1054</v>
+      </c>
+      <c r="D365" s="0" t="s">
+        <v>1055</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1081</v>
-[...2 lines deleted...]
-        <v>1082</v>
+        <v>1056</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>186</v>
+        <v>90</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>1083</v>
+        <v>1057</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>1083</v>
+        <v>1058</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1084</v>
+        <v>1059</v>
       </c>
       <c r="K365" s="0" t="s">
-        <v>1086</v>
+        <v>1071</v>
       </c>
       <c r="L365" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="M365" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N365" s="0" t="s">
-        <v>1087</v>
+        <v>26</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>1078</v>
+        <v>1053</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>1079</v>
-[...2 lines deleted...]
-        <v>1080</v>
+        <v>1054</v>
+      </c>
+      <c r="D366" s="0" t="s">
+        <v>1055</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1081</v>
-[...2 lines deleted...]
-        <v>1082</v>
+        <v>1056</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>186</v>
+        <v>90</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>1083</v>
+        <v>1057</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>1083</v>
+        <v>1058</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1084</v>
+        <v>1059</v>
       </c>
       <c r="K366" s="0" t="s">
-        <v>1088</v>
+        <v>1072</v>
       </c>
       <c r="L366" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M366" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N366" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B367" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D367" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E367" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H367" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="J367" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="K367" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="L367" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M367" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N367" s="0" t="s">
         <v>1078</v>
-      </c>
-[...34 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="B368" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D368" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E368" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F368" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G368" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H368" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="J368" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="K368" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="C368" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="L368" s="0" t="s">
-        <v>66</v>
+        <v>373</v>
       </c>
       <c r="M368" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N368" s="0" t="s">
-        <v>201</v>
+        <v>180</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1079</v>
-[...1 lines deleted...]
-      <c r="C369" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D369" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H369" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="J369" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="K369" s="0" t="s">
         <v>1080</v>
       </c>
-      <c r="E369" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L369" s="0" t="s">
-        <v>54</v>
+        <v>380</v>
       </c>
       <c r="M369" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N369" s="0" t="s">
-        <v>885</v>
+        <v>180</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>1092</v>
+        <v>1073</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1093</v>
+        <v>1074</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>413</v>
+        <v>87</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>413</v>
+        <v>88</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>1094</v>
+        <v>265</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>1095</v>
+        <v>90</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>1096</v>
+        <v>1075</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1097</v>
+        <v>1076</v>
       </c>
       <c r="K370" s="0" t="s">
-        <v>1098</v>
+        <v>1081</v>
       </c>
       <c r="L370" s="0" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="M370" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N370" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>1092</v>
+        <v>1073</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1093</v>
+        <v>1074</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>413</v>
+        <v>87</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>413</v>
+        <v>88</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>1094</v>
+        <v>265</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>1095</v>
+        <v>90</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>1096</v>
+        <v>1075</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1097</v>
+        <v>1076</v>
       </c>
       <c r="K371" s="0" t="s">
-        <v>1099</v>
+        <v>1082</v>
       </c>
       <c r="L371" s="0" t="s">
-        <v>1100</v>
+        <v>54</v>
       </c>
       <c r="M371" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N371" s="0" t="s">
-        <v>26</v>
+        <v>612</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>1092</v>
+        <v>1083</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>1093</v>
+        <v>1084</v>
+      </c>
+      <c r="C372" s="0" t="s">
+        <v>1085</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>1086</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>1095</v>
+        <v>90</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>1096</v>
+        <v>1088</v>
+      </c>
+      <c r="I372" s="0" t="s">
+        <v>1089</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="K372" s="0" t="s">
-        <v>1101</v>
+        <v>1091</v>
       </c>
       <c r="L372" s="0" t="s">
-        <v>1102</v>
+        <v>28</v>
       </c>
       <c r="M372" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N372" s="0" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B373" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C373" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D373" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H373" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I373" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J373" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="K373" s="0" t="s">
         <v>1092</v>
       </c>
-      <c r="B373" s="0" t="s">
+      <c r="L373" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M373" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N373" s="0" t="s">
         <v>1093</v>
-      </c>
-[...28 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>1092</v>
+        <v>1083</v>
       </c>
       <c r="B374" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C374" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D374" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H374" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I374" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J374" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="K374" s="0" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L374" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="M374" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N374" s="0" t="s">
         <v>1093</v>
-      </c>
-[...28 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>1092</v>
+        <v>1083</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1093</v>
+        <v>1084</v>
+      </c>
+      <c r="C375" s="0" t="s">
+        <v>1085</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>1086</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="G375" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H375" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I375" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J375" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="K375" s="0" t="s">
         <v>1095</v>
       </c>
-      <c r="H375" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L375" s="0" t="s">
-        <v>270</v>
+        <v>24</v>
       </c>
       <c r="M375" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N375" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>1092</v>
+        <v>1083</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1093</v>
+        <v>1084</v>
+      </c>
+      <c r="C376" s="0" t="s">
+        <v>1085</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>1086</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>1095</v>
+        <v>90</v>
       </c>
       <c r="H376" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I376" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J376" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="K376" s="0" t="s">
         <v>1096</v>
-      </c>
-[...4 lines deleted...]
-        <v>1107</v>
       </c>
       <c r="L376" s="0" t="s">
         <v>97</v>
       </c>
       <c r="M376" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N376" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>1108</v>
+        <v>1083</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>1109</v>
+        <v>1084</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>1110</v>
+        <v>1085</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1111</v>
+        <v>1086</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>1087</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>312</v>
+        <v>90</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>1112</v>
+        <v>1088</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>1113</v>
+        <v>1089</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1114</v>
+        <v>1090</v>
       </c>
       <c r="K377" s="0" t="s">
-        <v>1115</v>
+        <v>1097</v>
       </c>
       <c r="L377" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M377" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N377" s="0" t="s">
-        <v>26</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>1108</v>
+        <v>1083</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>1109</v>
+        <v>1084</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>1110</v>
+        <v>1085</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1111</v>
+        <v>1086</v>
+      </c>
+      <c r="F378" s="0" t="s">
+        <v>1087</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>312</v>
+        <v>90</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>1112</v>
+        <v>1088</v>
       </c>
       <c r="I378" s="0" t="s">
-        <v>1113</v>
+        <v>1089</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1114</v>
+        <v>1090</v>
       </c>
       <c r="K378" s="0" t="s">
-        <v>1116</v>
+        <v>1099</v>
       </c>
       <c r="L378" s="0" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="M378" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N378" s="0" t="s">
-        <v>1117</v>
+        <v>26</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>1108</v>
+        <v>1100</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1109</v>
-[...2 lines deleted...]
-        <v>1110</v>
+        <v>1101</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1111</v>
+        <v>1102</v>
+      </c>
+      <c r="E379" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>1104</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>312</v>
+        <v>694</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-        <v>1113</v>
+        <v>1105</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1114</v>
+        <v>1106</v>
       </c>
       <c r="K379" s="0" t="s">
-        <v>1118</v>
+        <v>1107</v>
       </c>
       <c r="L379" s="0" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="M379" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N379" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>1119</v>
+        <v>1100</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>1121</v>
+        <v>1101</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1122</v>
+        <v>1102</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>86</v>
+        <v>1103</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>1104</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>1123</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>1105</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1125</v>
+        <v>1106</v>
       </c>
       <c r="K380" s="0" t="s">
-        <v>1126</v>
+        <v>1108</v>
       </c>
       <c r="L380" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M380" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N380" s="0" t="s">
-        <v>26</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>1119</v>
+        <v>1110</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1120</v>
+        <v>1111</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>1121</v>
+        <v>1112</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1122</v>
+        <v>1113</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>86</v>
+        <v>1114</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>1115</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>88</v>
+        <v>694</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>1123</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>1116</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1125</v>
+        <v>1117</v>
       </c>
       <c r="K381" s="0" t="s">
-        <v>1127</v>
+        <v>1118</v>
       </c>
       <c r="L381" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M381" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N381" s="0" t="s">
-        <v>288</v>
+        <v>26</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1122</v>
       </c>
-      <c r="E382" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G382" s="0" t="s">
-        <v>88</v>
+        <v>1123</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>1123</v>
-[...1 lines deleted...]
-      <c r="I382" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="K382" s="0" t="s">
-        <v>1128</v>
+        <v>1126</v>
       </c>
       <c r="L382" s="0" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="M382" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N382" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1122</v>
       </c>
-      <c r="E383" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G383" s="0" t="s">
-        <v>88</v>
+        <v>1123</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>1123</v>
-[...1 lines deleted...]
-      <c r="I383" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="K383" s="0" t="s">
-        <v>1129</v>
+        <v>1127</v>
       </c>
       <c r="L383" s="0" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="M383" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N383" s="0" t="s">
-        <v>26</v>
+        <v>994</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>1130</v>
+        <v>1119</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1131</v>
+        <v>1120</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>1132</v>
+        <v>1121</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1133</v>
-[...5 lines deleted...]
-        <v>1135</v>
+        <v>1122</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>1136</v>
+        <v>1123</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>1137</v>
+        <v>1124</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1138</v>
+        <v>1125</v>
       </c>
       <c r="K384" s="0" t="s">
-        <v>1139</v>
+        <v>1128</v>
       </c>
       <c r="L384" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M384" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N384" s="0" t="s">
-        <v>1140</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B385" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C385" s="0" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D385" s="0" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G385" s="0" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H385" s="0" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J385" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="K385" s="0" t="s">
         <v>1130</v>
       </c>
-      <c r="B385" s="0" t="s">
+      <c r="L385" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M385" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N385" s="0" t="s">
         <v>1131</v>
-      </c>
-[...31 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1133</v>
-[...4 lines deleted...]
-      <c r="F386" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="G386" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="H386" s="0" t="s">
         <v>1136</v>
       </c>
-      <c r="H386" s="0" t="s">
+      <c r="I386" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="K386" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="L386" s="0" t="s">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="M386" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N386" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1133</v>
-[...4 lines deleted...]
-      <c r="F387" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="G387" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="H387" s="0" t="s">
         <v>1136</v>
       </c>
-      <c r="H387" s="0" t="s">
+      <c r="I387" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="K387" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="L387" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="M387" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N387" s="0" t="s">
-        <v>585</v>
+        <v>26</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1133</v>
-[...4 lines deleted...]
-      <c r="F388" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="G388" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="H388" s="0" t="s">
         <v>1136</v>
       </c>
-      <c r="H388" s="0" t="s">
+      <c r="I388" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="K388" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="L388" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M388" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N388" s="0" t="s">
-        <v>585</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1133</v>
-[...4 lines deleted...]
-      <c r="F389" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="G389" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="H389" s="0" t="s">
         <v>1136</v>
       </c>
-      <c r="H389" s="0" t="s">
+      <c r="I389" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="K389" s="0" t="s">
-        <v>1145</v>
+        <v>1143</v>
       </c>
       <c r="L389" s="0" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="M389" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N389" s="0" t="s">
-        <v>585</v>
+        <v>376</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1133</v>
-[...4 lines deleted...]
-      <c r="F390" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="G390" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="H390" s="0" t="s">
         <v>1136</v>
       </c>
-      <c r="H390" s="0" t="s">
+      <c r="I390" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="K390" s="0" t="s">
-        <v>1146</v>
+        <v>1144</v>
       </c>
       <c r="L390" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="M390" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N390" s="0" t="s">
-        <v>26</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>1130</v>
+        <v>1146</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>1131</v>
+        <v>1147</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>1132</v>
+        <v>1148</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1133</v>
+        <v>1149</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1134</v>
+        <v>1150</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>1135</v>
+        <v>1151</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>1136</v>
+        <v>1152</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>1137</v>
+        <v>1153</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1138</v>
+        <v>1154</v>
       </c>
       <c r="K391" s="0" t="s">
-        <v>1147</v>
+        <v>1155</v>
       </c>
       <c r="L391" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="M391" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N391" s="0" t="s">
-        <v>1148</v>
+        <v>26</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1150</v>
+        <v>1157</v>
+      </c>
+      <c r="C392" s="0" t="s">
+        <v>1158</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1151</v>
+        <v>1159</v>
+      </c>
+      <c r="E392" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>1161</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>197</v>
+        <v>1152</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>1152</v>
-[...1 lines deleted...]
-      <c r="I392" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="J392" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="K392" s="0" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="L392" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M392" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N392" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>1149</v>
+        <v>1163</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1164</v>
+      </c>
+      <c r="E393" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F393" s="0" t="s">
+        <v>1166</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>197</v>
+        <v>90</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>1153</v>
+        <v>1167</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1154</v>
+        <v>1168</v>
       </c>
       <c r="K393" s="0" t="s">
-        <v>1156</v>
+        <v>1169</v>
       </c>
       <c r="L393" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M393" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N393" s="0" t="s">
-        <v>290</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>1149</v>
+        <v>1163</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1164</v>
+      </c>
+      <c r="E394" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F394" s="0" t="s">
+        <v>1166</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>197</v>
+        <v>90</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>1153</v>
+        <v>1167</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1154</v>
+        <v>1168</v>
       </c>
       <c r="K394" s="0" t="s">
-        <v>1157</v>
+        <v>1171</v>
       </c>
       <c r="L394" s="0" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="M394" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N394" s="0" t="s">
-        <v>1158</v>
+        <v>26</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>1149</v>
+        <v>1163</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1164</v>
+      </c>
+      <c r="E395" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F395" s="0" t="s">
+        <v>1166</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>197</v>
+        <v>90</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>1153</v>
+        <v>1167</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1154</v>
+        <v>1168</v>
       </c>
       <c r="K395" s="0" t="s">
-        <v>1159</v>
+        <v>1172</v>
       </c>
       <c r="L395" s="0" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="M395" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N395" s="0" t="s">
-        <v>1158</v>
+        <v>26</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>1149</v>
+        <v>1173</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1174</v>
+      </c>
+      <c r="C396" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E396" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F396" s="0" t="s">
+        <v>1177</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>1152</v>
+        <v>1178</v>
       </c>
       <c r="I396" s="0" t="s">
-        <v>1153</v>
+        <v>1178</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
       <c r="K396" s="0" t="s">
-        <v>1160</v>
+        <v>1180</v>
       </c>
       <c r="L396" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N396" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>1149</v>
+        <v>1173</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1174</v>
+      </c>
+      <c r="C397" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E397" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F397" s="0" t="s">
+        <v>1177</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>1152</v>
+        <v>1178</v>
       </c>
       <c r="I397" s="0" t="s">
-        <v>1153</v>
+        <v>1178</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
       <c r="K397" s="0" t="s">
-        <v>1161</v>
+        <v>1181</v>
       </c>
       <c r="L397" s="0" t="s">
-        <v>177</v>
+        <v>28</v>
       </c>
       <c r="M397" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N397" s="0" t="s">
-        <v>26</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>1149</v>
+        <v>1173</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1174</v>
+      </c>
+      <c r="C398" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E398" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F398" s="0" t="s">
+        <v>1177</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>1152</v>
+        <v>1178</v>
       </c>
       <c r="I398" s="0" t="s">
-        <v>1153</v>
+        <v>1178</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
       <c r="K398" s="0" t="s">
-        <v>1162</v>
+        <v>1183</v>
       </c>
       <c r="L398" s="0" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="M398" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N398" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>1149</v>
+        <v>1173</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1174</v>
+      </c>
+      <c r="C399" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E399" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F399" s="0" t="s">
+        <v>1177</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>1152</v>
+        <v>1178</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>1153</v>
+        <v>1178</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
       <c r="K399" s="0" t="s">
-        <v>1163</v>
+        <v>1184</v>
       </c>
       <c r="L399" s="0" t="s">
-        <v>381</v>
+        <v>99</v>
       </c>
       <c r="M399" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N399" s="0" t="s">
-        <v>1164</v>
+        <v>26</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>1149</v>
+        <v>1173</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1174</v>
+      </c>
+      <c r="C400" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E400" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F400" s="0" t="s">
+        <v>1177</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>1152</v>
+        <v>1178</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>1153</v>
+        <v>1178</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
       <c r="K400" s="0" t="s">
-        <v>1165</v>
+        <v>1185</v>
       </c>
       <c r="L400" s="0" t="s">
-        <v>374</v>
+        <v>66</v>
       </c>
       <c r="M400" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N400" s="0" t="s">
-        <v>1166</v>
+        <v>202</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>1149</v>
+        <v>1173</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1174</v>
+      </c>
+      <c r="C401" s="0" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E401" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F401" s="0" t="s">
+        <v>1177</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>1152</v>
+        <v>1178</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>1153</v>
+        <v>1178</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
       <c r="K401" s="0" t="s">
-        <v>1167</v>
+        <v>1186</v>
       </c>
       <c r="L401" s="0" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="M401" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N401" s="0" t="s">
-        <v>26</v>
+        <v>929</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>1149</v>
+        <v>1187</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1188</v>
+      </c>
+      <c r="C402" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E402" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F402" s="0" t="s">
+        <v>1191</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>197</v>
+        <v>155</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>1153</v>
+        <v>1192</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1154</v>
+        <v>1193</v>
       </c>
       <c r="K402" s="0" t="s">
-        <v>1168</v>
+        <v>1194</v>
       </c>
       <c r="L402" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M402" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N402" s="0" t="s">
-        <v>472</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>1149</v>
+        <v>1187</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1188</v>
+      </c>
+      <c r="C403" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E403" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F403" s="0" t="s">
+        <v>1191</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>197</v>
+        <v>155</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>1153</v>
+        <v>1192</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1154</v>
+        <v>1193</v>
       </c>
       <c r="K403" s="0" t="s">
-        <v>1169</v>
+        <v>1196</v>
       </c>
       <c r="L403" s="0" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="M403" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N403" s="0" t="s">
-        <v>1170</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>1149</v>
+        <v>1187</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1188</v>
+      </c>
+      <c r="C404" s="0" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E404" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F404" s="0" t="s">
+        <v>1191</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>197</v>
+        <v>155</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>1153</v>
+        <v>1192</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1154</v>
+        <v>1193</v>
       </c>
       <c r="K404" s="0" t="s">
-        <v>1171</v>
+        <v>1198</v>
       </c>
       <c r="L404" s="0" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="M404" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N404" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>1149</v>
+        <v>1199</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1150</v>
+        <v>1200</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1151</v>
+        <v>412</v>
+      </c>
+      <c r="E405" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="F405" s="0" t="s">
+        <v>1201</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>197</v>
+        <v>1202</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>1153</v>
+        <v>1203</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1204</v>
       </c>
       <c r="K405" s="0" t="s">
-        <v>1172</v>
+        <v>1205</v>
       </c>
       <c r="L405" s="0" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="M405" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N405" s="0" t="s">
-        <v>1173</v>
+        <v>26</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>1149</v>
+        <v>1199</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1150</v>
+        <v>1200</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1151</v>
+        <v>412</v>
+      </c>
+      <c r="E406" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="F406" s="0" t="s">
+        <v>1201</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>197</v>
+        <v>1202</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>1153</v>
+        <v>1203</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1154</v>
+        <v>1204</v>
       </c>
       <c r="K406" s="0" t="s">
-        <v>1174</v>
+        <v>1206</v>
       </c>
       <c r="L406" s="0" t="s">
-        <v>54</v>
+        <v>1207</v>
       </c>
       <c r="M406" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N406" s="0" t="s">
-        <v>1175</v>
+        <v>26</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>1176</v>
+        <v>1199</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-        <v>1178</v>
+        <v>1200</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>490</v>
+        <v>412</v>
+      </c>
+      <c r="E407" s="0" t="s">
+        <v>412</v>
       </c>
       <c r="F407" s="0" t="s">
-        <v>1179</v>
+        <v>1201</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>60</v>
+        <v>1202</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>1181</v>
+        <v>1203</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1182</v>
+        <v>1204</v>
       </c>
       <c r="K407" s="0" t="s">
-        <v>1183</v>
+        <v>1208</v>
       </c>
       <c r="L407" s="0" t="s">
-        <v>24</v>
+        <v>1209</v>
       </c>
       <c r="M407" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N407" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>1176</v>
+        <v>1199</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-        <v>1178</v>
+        <v>1200</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>490</v>
+        <v>412</v>
+      </c>
+      <c r="E408" s="0" t="s">
+        <v>412</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>1179</v>
+        <v>1201</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>60</v>
+        <v>1202</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>1181</v>
+        <v>1203</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1182</v>
+        <v>1204</v>
       </c>
       <c r="K408" s="0" t="s">
-        <v>1184</v>
+        <v>1210</v>
       </c>
       <c r="L408" s="0" t="s">
-        <v>28</v>
+        <v>1211</v>
       </c>
       <c r="M408" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N408" s="0" t="s">
-        <v>382</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>1176</v>
+        <v>1199</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-        <v>1178</v>
+        <v>1200</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>490</v>
+        <v>412</v>
+      </c>
+      <c r="E409" s="0" t="s">
+        <v>412</v>
       </c>
       <c r="F409" s="0" t="s">
-        <v>1179</v>
+        <v>1201</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>60</v>
+        <v>1202</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>1181</v>
+        <v>1203</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1182</v>
+        <v>1204</v>
       </c>
       <c r="K409" s="0" t="s">
-        <v>1185</v>
+        <v>1213</v>
       </c>
       <c r="L409" s="0" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
       <c r="M409" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N409" s="0" t="s">
-        <v>1186</v>
+        <v>26</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>1176</v>
+        <v>1199</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-        <v>1178</v>
+        <v>1200</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>490</v>
+        <v>412</v>
+      </c>
+      <c r="E410" s="0" t="s">
+        <v>412</v>
       </c>
       <c r="F410" s="0" t="s">
-        <v>1179</v>
+        <v>1201</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>60</v>
+        <v>1202</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>1181</v>
+        <v>1203</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1182</v>
+        <v>1204</v>
       </c>
       <c r="K410" s="0" t="s">
-        <v>1187</v>
+        <v>1205</v>
       </c>
       <c r="L410" s="0" t="s">
-        <v>112</v>
+        <v>287</v>
       </c>
       <c r="M410" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N410" s="0" t="s">
-        <v>885</v>
+        <v>26</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>1176</v>
+        <v>1199</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-        <v>1178</v>
+        <v>1200</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>490</v>
+        <v>412</v>
+      </c>
+      <c r="E411" s="0" t="s">
+        <v>412</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>1179</v>
+        <v>1201</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>60</v>
+        <v>1202</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>1181</v>
+        <v>1203</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1182</v>
+        <v>1204</v>
       </c>
       <c r="K411" s="0" t="s">
-        <v>1188</v>
+        <v>1214</v>
       </c>
       <c r="L411" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M411" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N411" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>1176</v>
+        <v>1215</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>1177</v>
+        <v>1216</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>1178</v>
+        <v>1217</v>
       </c>
       <c r="D412" s="0" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>1179</v>
+        <v>1218</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>1180</v>
+        <v>1219</v>
       </c>
       <c r="I412" s="0" t="s">
-        <v>1181</v>
+        <v>1220</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>1182</v>
+        <v>1221</v>
       </c>
       <c r="K412" s="0" t="s">
-        <v>1189</v>
+        <v>1222</v>
       </c>
       <c r="L412" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="M412" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N412" s="0" t="s">
-        <v>385</v>
+        <v>26</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>1176</v>
+        <v>1215</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>1177</v>
+        <v>1216</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>1178</v>
+        <v>1217</v>
       </c>
       <c r="D413" s="0" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>1179</v>
+        <v>1218</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>1180</v>
+        <v>1219</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>1181</v>
+        <v>1220</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>1182</v>
+        <v>1221</v>
       </c>
       <c r="K413" s="0" t="s">
-        <v>1190</v>
+        <v>1223</v>
       </c>
       <c r="L413" s="0" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="M413" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N413" s="0" t="s">
-        <v>1191</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>1176</v>
+        <v>1215</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1177</v>
+        <v>1216</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>1178</v>
+        <v>1217</v>
       </c>
       <c r="D414" s="0" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>1179</v>
+        <v>1218</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>60</v>
+        <v>313</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>1180</v>
+        <v>1219</v>
       </c>
       <c r="I414" s="0" t="s">
-        <v>1181</v>
+        <v>1220</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>1182</v>
+        <v>1221</v>
       </c>
       <c r="K414" s="0" t="s">
-        <v>1192</v>
+        <v>1225</v>
       </c>
       <c r="L414" s="0" t="s">
         <v>97</v>
       </c>
       <c r="M414" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N414" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>1193</v>
+        <v>1226</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1194</v>
+        <v>1227</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>1195</v>
+        <v>1228</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>1196</v>
+        <v>1229</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>1198</v>
+        <v>88</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>186</v>
+        <v>90</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>1199</v>
+        <v>1230</v>
+      </c>
+      <c r="I415" s="0" t="s">
+        <v>1231</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>1200</v>
+        <v>1232</v>
       </c>
       <c r="K415" s="0" t="s">
-        <v>1201</v>
+        <v>1233</v>
       </c>
       <c r="L415" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M415" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N415" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>1193</v>
+        <v>1226</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1194</v>
+        <v>1227</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>1195</v>
+        <v>1228</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>1196</v>
+        <v>1229</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>1198</v>
+        <v>88</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>186</v>
+        <v>90</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>1199</v>
+        <v>1230</v>
+      </c>
+      <c r="I416" s="0" t="s">
+        <v>1231</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>1200</v>
+        <v>1232</v>
       </c>
       <c r="K416" s="0" t="s">
-        <v>1202</v>
+        <v>1234</v>
       </c>
       <c r="L416" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M416" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N416" s="0" t="s">
-        <v>1170</v>
+        <v>305</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>1193</v>
+        <v>1226</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1194</v>
+        <v>1227</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>1195</v>
+        <v>1228</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>1196</v>
+        <v>1229</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>1198</v>
+        <v>88</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>186</v>
+        <v>90</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>1199</v>
+        <v>1230</v>
+      </c>
+      <c r="I417" s="0" t="s">
+        <v>1231</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>1200</v>
+        <v>1232</v>
       </c>
       <c r="K417" s="0" t="s">
-        <v>1203</v>
+        <v>1235</v>
       </c>
       <c r="L417" s="0" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="M417" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N417" s="0" t="s">
-        <v>1054</v>
+        <v>26</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>1204</v>
+        <v>1226</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>1205</v>
+        <v>1227</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>1206</v>
+        <v>1228</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>1207</v>
+        <v>1229</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1209</v>
+        <v>88</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>279</v>
+        <v>90</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>1210</v>
+        <v>1230</v>
       </c>
       <c r="I418" s="0" t="s">
-        <v>1211</v>
+        <v>1231</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>1212</v>
+        <v>1232</v>
       </c>
       <c r="K418" s="0" t="s">
-        <v>1213</v>
+        <v>1236</v>
       </c>
       <c r="L418" s="0" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="M418" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N418" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>1204</v>
+        <v>1237</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1205</v>
+        <v>1238</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>1206</v>
+        <v>1239</v>
       </c>
       <c r="D419" s="0" t="s">
-        <v>1207</v>
+        <v>1240</v>
       </c>
       <c r="E419" s="0" t="s">
-        <v>1208</v>
+        <v>1241</v>
       </c>
       <c r="F419" s="0" t="s">
-        <v>1209</v>
+        <v>1242</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>279</v>
+        <v>1243</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>1210</v>
-[...2 lines deleted...]
-        <v>1211</v>
+        <v>1244</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>1212</v>
+        <v>1245</v>
       </c>
       <c r="K419" s="0" t="s">
-        <v>1214</v>
+        <v>1246</v>
       </c>
       <c r="L419" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M419" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N419" s="0" t="s">
-        <v>1215</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>1204</v>
+        <v>1237</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1205</v>
+        <v>1238</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>1206</v>
+        <v>1239</v>
       </c>
       <c r="D420" s="0" t="s">
-        <v>1207</v>
+        <v>1240</v>
       </c>
       <c r="E420" s="0" t="s">
-        <v>1208</v>
+        <v>1241</v>
       </c>
       <c r="F420" s="0" t="s">
-        <v>1209</v>
+        <v>1242</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>279</v>
+        <v>1243</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>1210</v>
-[...2 lines deleted...]
-        <v>1211</v>
+        <v>1244</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>1212</v>
+        <v>1245</v>
       </c>
       <c r="K420" s="0" t="s">
-        <v>1213</v>
+        <v>1248</v>
       </c>
       <c r="L420" s="0" t="s">
-        <v>813</v>
+        <v>24</v>
       </c>
       <c r="M420" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N420" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>1216</v>
+        <v>1237</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1217</v>
+        <v>1238</v>
+      </c>
+      <c r="C421" s="0" t="s">
+        <v>1239</v>
       </c>
       <c r="D421" s="0" t="s">
-        <v>1218</v>
+        <v>1240</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>1219</v>
+        <v>1241</v>
       </c>
       <c r="F421" s="0" t="s">
-        <v>1220</v>
+        <v>1242</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>153</v>
+        <v>1243</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>1221</v>
+        <v>1244</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>1222</v>
+        <v>1245</v>
       </c>
       <c r="K421" s="0" t="s">
-        <v>1223</v>
+        <v>1249</v>
       </c>
       <c r="L421" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="M421" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N421" s="0" t="s">
-        <v>1224</v>
+        <v>26</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>1216</v>
+        <v>1237</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1217</v>
+        <v>1238</v>
+      </c>
+      <c r="C422" s="0" t="s">
+        <v>1239</v>
       </c>
       <c r="D422" s="0" t="s">
-        <v>1218</v>
+        <v>1240</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>1219</v>
+        <v>1241</v>
       </c>
       <c r="F422" s="0" t="s">
-        <v>1220</v>
+        <v>1242</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>153</v>
+        <v>1243</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>1221</v>
+        <v>1244</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>1222</v>
+        <v>1245</v>
       </c>
       <c r="K422" s="0" t="s">
-        <v>1225</v>
+        <v>1250</v>
       </c>
       <c r="L422" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M422" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N422" s="0" t="s">
-        <v>26</v>
+        <v>614</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>1216</v>
+        <v>1237</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1217</v>
+        <v>1238</v>
+      </c>
+      <c r="C423" s="0" t="s">
+        <v>1239</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>1218</v>
+        <v>1240</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>1219</v>
+        <v>1241</v>
       </c>
       <c r="F423" s="0" t="s">
-        <v>1220</v>
+        <v>1242</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>153</v>
+        <v>1243</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>1221</v>
+        <v>1244</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>1222</v>
+        <v>1245</v>
       </c>
       <c r="K423" s="0" t="s">
-        <v>1226</v>
+        <v>1251</v>
       </c>
       <c r="L423" s="0" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="M423" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N423" s="0" t="s">
-        <v>26</v>
+        <v>614</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>1216</v>
+        <v>1237</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1217</v>
+        <v>1238</v>
+      </c>
+      <c r="C424" s="0" t="s">
+        <v>1239</v>
       </c>
       <c r="D424" s="0" t="s">
-        <v>1218</v>
+        <v>1240</v>
       </c>
       <c r="E424" s="0" t="s">
-        <v>1219</v>
+        <v>1241</v>
       </c>
       <c r="F424" s="0" t="s">
-        <v>1220</v>
+        <v>1242</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>153</v>
+        <v>1243</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>1221</v>
+        <v>1244</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>1222</v>
+        <v>1245</v>
       </c>
       <c r="K424" s="0" t="s">
-        <v>1227</v>
+        <v>1252</v>
       </c>
       <c r="L424" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M424" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N424" s="0" t="s">
-        <v>245</v>
+        <v>614</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>1216</v>
+        <v>1237</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1217</v>
+        <v>1238</v>
+      </c>
+      <c r="C425" s="0" t="s">
+        <v>1239</v>
       </c>
       <c r="D425" s="0" t="s">
-        <v>1218</v>
+        <v>1240</v>
       </c>
       <c r="E425" s="0" t="s">
-        <v>1219</v>
+        <v>1241</v>
       </c>
       <c r="F425" s="0" t="s">
-        <v>1220</v>
+        <v>1242</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>153</v>
+        <v>1243</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>1221</v>
+        <v>1244</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>1222</v>
+        <v>1245</v>
       </c>
       <c r="K425" s="0" t="s">
-        <v>1228</v>
+        <v>1253</v>
       </c>
       <c r="L425" s="0" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="M425" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N425" s="0" t="s">
-        <v>245</v>
+        <v>26</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>1216</v>
+        <v>1237</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1217</v>
+        <v>1238</v>
+      </c>
+      <c r="C426" s="0" t="s">
+        <v>1239</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>1218</v>
+        <v>1240</v>
       </c>
       <c r="E426" s="0" t="s">
-        <v>1219</v>
+        <v>1241</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>1220</v>
+        <v>1242</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>153</v>
+        <v>1243</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>1221</v>
+        <v>1244</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>1222</v>
+        <v>1245</v>
       </c>
       <c r="K426" s="0" t="s">
-        <v>1229</v>
+        <v>1254</v>
       </c>
       <c r="L426" s="0" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="M426" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N426" s="0" t="s">
-        <v>245</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>1216</v>
+        <v>1256</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1217</v>
+        <v>1257</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>1218</v>
-[...5 lines deleted...]
-        <v>1220</v>
+        <v>1258</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>153</v>
+        <v>198</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>1221</v>
+        <v>1259</v>
+      </c>
+      <c r="I427" s="0" t="s">
+        <v>1260</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>1222</v>
+        <v>1261</v>
       </c>
       <c r="K427" s="0" t="s">
-        <v>1230</v>
+        <v>1262</v>
       </c>
       <c r="L427" s="0" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="M427" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N427" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>1216</v>
+        <v>1256</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1217</v>
+        <v>1257</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>1218</v>
-[...5 lines deleted...]
-        <v>1220</v>
+        <v>1258</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>153</v>
+        <v>198</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>1221</v>
+        <v>1259</v>
+      </c>
+      <c r="I428" s="0" t="s">
+        <v>1260</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>1222</v>
+        <v>1261</v>
       </c>
       <c r="K428" s="0" t="s">
-        <v>1231</v>
+        <v>1263</v>
       </c>
       <c r="L428" s="0" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="M428" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N428" s="0" t="s">
-        <v>697</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>1232</v>
+        <v>1256</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1233</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>1257</v>
       </c>
       <c r="D429" s="0" t="s">
-        <v>1234</v>
-[...5 lines deleted...]
-        <v>1236</v>
+        <v>1258</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>1237</v>
+        <v>198</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>1238</v>
+        <v>1259</v>
       </c>
       <c r="I429" s="0" t="s">
-        <v>1239</v>
+        <v>1260</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>1240</v>
+        <v>1261</v>
       </c>
       <c r="K429" s="0" t="s">
-        <v>1241</v>
+        <v>1265</v>
       </c>
       <c r="L429" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="M429" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N429" s="0" t="s">
-        <v>64</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>1232</v>
+        <v>1256</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1233</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>1257</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>1234</v>
-[...5 lines deleted...]
-        <v>1236</v>
+        <v>1258</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>1237</v>
+        <v>198</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>1238</v>
+        <v>1259</v>
       </c>
       <c r="I430" s="0" t="s">
-        <v>1239</v>
+        <v>1260</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>1240</v>
+        <v>1261</v>
       </c>
       <c r="K430" s="0" t="s">
-        <v>1242</v>
+        <v>1267</v>
       </c>
       <c r="L430" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="M430" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N430" s="0" t="s">
-        <v>26</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>1232</v>
+        <v>1256</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1233</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>1257</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>1234</v>
-[...5 lines deleted...]
-        <v>1236</v>
+        <v>1258</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>1237</v>
+        <v>198</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>1238</v>
+        <v>1259</v>
       </c>
       <c r="I431" s="0" t="s">
-        <v>1239</v>
+        <v>1260</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>1240</v>
+        <v>1261</v>
       </c>
       <c r="K431" s="0" t="s">
-        <v>1243</v>
+        <v>1268</v>
       </c>
       <c r="L431" s="0" t="s">
-        <v>319</v>
+        <v>24</v>
       </c>
       <c r="M431" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N431" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>1244</v>
+        <v>1256</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>1247</v>
-[...5 lines deleted...]
-        <v>1249</v>
+        <v>1258</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>663</v>
+        <v>198</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>1250</v>
+        <v>1259</v>
+      </c>
+      <c r="I432" s="0" t="s">
+        <v>1260</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
       <c r="K432" s="0" t="s">
-        <v>1252</v>
+        <v>1269</v>
       </c>
       <c r="L432" s="0" t="s">
-        <v>24</v>
+        <v>178</v>
       </c>
       <c r="M432" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N432" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>1244</v>
+        <v>1256</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="D433" s="0" t="s">
-        <v>1247</v>
-[...5 lines deleted...]
-        <v>1249</v>
+        <v>1258</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>663</v>
+        <v>198</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>1250</v>
+        <v>1259</v>
+      </c>
+      <c r="I433" s="0" t="s">
+        <v>1260</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
       <c r="K433" s="0" t="s">
-        <v>1253</v>
+        <v>1270</v>
       </c>
       <c r="L433" s="0" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="M433" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N433" s="0" t="s">
-        <v>332</v>
+        <v>26</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>1244</v>
+        <v>1256</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="D434" s="0" t="s">
-        <v>1247</v>
-[...5 lines deleted...]
-        <v>1249</v>
+        <v>1258</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>663</v>
+        <v>198</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>1250</v>
+        <v>1259</v>
+      </c>
+      <c r="I434" s="0" t="s">
+        <v>1260</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
       <c r="K434" s="0" t="s">
-        <v>1254</v>
+        <v>1271</v>
       </c>
       <c r="L434" s="0" t="s">
-        <v>95</v>
+        <v>380</v>
       </c>
       <c r="M434" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N434" s="0" t="s">
-        <v>26</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>1244</v>
+        <v>1256</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>1247</v>
-[...5 lines deleted...]
-        <v>1249</v>
+        <v>1258</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>663</v>
+        <v>198</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>1250</v>
+        <v>1259</v>
+      </c>
+      <c r="I435" s="0" t="s">
+        <v>1260</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
       <c r="K435" s="0" t="s">
-        <v>1255</v>
+        <v>1273</v>
       </c>
       <c r="L435" s="0" t="s">
-        <v>97</v>
+        <v>373</v>
       </c>
       <c r="M435" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N435" s="0" t="s">
-        <v>26</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
         <v>1256</v>
       </c>
       <c r="B436" s="0" t="s">
         <v>1257</v>
       </c>
-      <c r="C436" s="0" t="s">
+      <c r="D436" s="0" t="s">
         <v>1258</v>
       </c>
-      <c r="D436" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F436" s="0" t="s">
+      <c r="G436" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="H436" s="0" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="I436" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="K436" s="0" t="s">
-        <v>1262</v>
+        <v>1275</v>
       </c>
       <c r="L436" s="0" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="M436" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N436" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
         <v>1256</v>
       </c>
       <c r="B437" s="0" t="s">
         <v>1257</v>
       </c>
-      <c r="C437" s="0" t="s">
+      <c r="D437" s="0" t="s">
         <v>1258</v>
       </c>
-      <c r="D437" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F437" s="0" t="s">
+      <c r="G437" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="H437" s="0" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="I437" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="K437" s="0" t="s">
-        <v>1263</v>
+        <v>1276</v>
       </c>
       <c r="L437" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M437" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N437" s="0" t="s">
-        <v>809</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
         <v>1256</v>
       </c>
       <c r="B438" s="0" t="s">
         <v>1257</v>
       </c>
-      <c r="C438" s="0" t="s">
+      <c r="D438" s="0" t="s">
         <v>1258</v>
       </c>
-      <c r="D438" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F438" s="0" t="s">
+      <c r="G438" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="H438" s="0" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="I438" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="K438" s="0" t="s">
-        <v>1264</v>
+        <v>1277</v>
       </c>
       <c r="L438" s="0" t="s">
         <v>66</v>
       </c>
       <c r="M438" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N438" s="0" t="s">
-        <v>1265</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
         <v>1256</v>
       </c>
       <c r="B439" s="0" t="s">
         <v>1257</v>
       </c>
-      <c r="C439" s="0" t="s">
+      <c r="D439" s="0" t="s">
         <v>1258</v>
       </c>
-      <c r="D439" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F439" s="0" t="s">
+      <c r="G439" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="H439" s="0" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="I439" s="0" t="s">
         <v>1260</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>1261</v>
       </c>
       <c r="K439" s="0" t="s">
-        <v>1266</v>
+        <v>1279</v>
       </c>
       <c r="L439" s="0" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="M439" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N439" s="0" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>1267</v>
+        <v>1256</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>1269</v>
+        <v>1257</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>1271</v>
+        <v>1258</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>1272</v>
+        <v>198</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>1273</v>
+        <v>1259</v>
+      </c>
+      <c r="I440" s="0" t="s">
+        <v>1260</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>1274</v>
+        <v>1261</v>
       </c>
       <c r="K440" s="0" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="L440" s="0" t="s">
-        <v>1276</v>
+        <v>54</v>
       </c>
       <c r="M440" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N440" s="0" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>1267</v>
+        <v>1256</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1268</v>
-[...2 lines deleted...]
-        <v>1269</v>
+        <v>1257</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>1271</v>
+        <v>1258</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>1272</v>
+        <v>198</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>1273</v>
+        <v>1259</v>
+      </c>
+      <c r="I441" s="0" t="s">
+        <v>1260</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>1274</v>
+        <v>1261</v>
       </c>
       <c r="K441" s="0" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="L441" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M441" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N441" s="0" t="s">
-        <v>1279</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>1267</v>
+        <v>1284</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1268</v>
+        <v>1285</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>1269</v>
+        <v>1286</v>
       </c>
       <c r="D442" s="0" t="s">
-        <v>1270</v>
-[...2 lines deleted...]
-        <v>1271</v>
+        <v>505</v>
+      </c>
+      <c r="F442" s="0" t="s">
+        <v>1287</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>1272</v>
+        <v>60</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>1273</v>
+        <v>1288</v>
+      </c>
+      <c r="I442" s="0" t="s">
+        <v>1289</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>1274</v>
+        <v>1290</v>
       </c>
       <c r="K442" s="0" t="s">
-        <v>1280</v>
+        <v>1291</v>
       </c>
       <c r="L442" s="0" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="M442" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N442" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="D443" s="0" t="s">
-        <v>1284</v>
-[...2 lines deleted...]
-        <v>1285</v>
+        <v>505</v>
       </c>
       <c r="F443" s="0" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>312</v>
+        <v>60</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="I443" s="0" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="K443" s="0" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="L443" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M443" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N443" s="0" t="s">
-        <v>26</v>
+        <v>381</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="D444" s="0" t="s">
-        <v>1284</v>
-[...2 lines deleted...]
-        <v>1285</v>
+        <v>505</v>
       </c>
       <c r="F444" s="0" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>312</v>
+        <v>60</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="I444" s="0" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="K444" s="0" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="L444" s="0" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="M444" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N444" s="0" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>1293</v>
+        <v>1284</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1294</v>
+        <v>1285</v>
+      </c>
+      <c r="C445" s="0" t="s">
+        <v>1286</v>
       </c>
       <c r="D445" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="F445" s="0" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G445" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H445" s="0" t="s">
+        <v>1288</v>
+      </c>
+      <c r="I445" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="J445" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="K445" s="0" t="s">
         <v>1295</v>
       </c>
-      <c r="G445" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L445" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="M445" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N445" s="0" t="s">
-        <v>26</v>
+        <v>929</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>1293</v>
+        <v>1284</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1294</v>
+        <v>1285</v>
+      </c>
+      <c r="C446" s="0" t="s">
+        <v>1286</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>1295</v>
+        <v>505</v>
+      </c>
+      <c r="F446" s="0" t="s">
+        <v>1287</v>
       </c>
       <c r="G446" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H446" s="0" t="s">
+        <v>1288</v>
+      </c>
+      <c r="I446" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="J446" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="K446" s="0" t="s">
         <v>1296</v>
       </c>
-      <c r="H446" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L446" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="M446" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N446" s="0" t="s">
-        <v>1302</v>
+        <v>26</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>1293</v>
+        <v>1284</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1294</v>
+        <v>1285</v>
+      </c>
+      <c r="C447" s="0" t="s">
+        <v>1286</v>
       </c>
       <c r="D447" s="0" t="s">
-        <v>1295</v>
+        <v>505</v>
+      </c>
+      <c r="F447" s="0" t="s">
+        <v>1287</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>1296</v>
+        <v>60</v>
       </c>
       <c r="H447" s="0" t="s">
+        <v>1288</v>
+      </c>
+      <c r="I447" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="J447" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="K447" s="0" t="s">
         <v>1297</v>
       </c>
-      <c r="I447" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L447" s="0" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
       <c r="M447" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N447" s="0" t="s">
-        <v>1304</v>
+        <v>612</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>1293</v>
+        <v>1284</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1294</v>
+        <v>1285</v>
+      </c>
+      <c r="C448" s="0" t="s">
+        <v>1286</v>
       </c>
       <c r="D448" s="0" t="s">
-        <v>1295</v>
+        <v>505</v>
+      </c>
+      <c r="F448" s="0" t="s">
+        <v>1287</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>1296</v>
+        <v>60</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>1297</v>
+        <v>1288</v>
       </c>
       <c r="I448" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="J448" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="K448" s="0" t="s">
         <v>1298</v>
       </c>
-      <c r="J448" s="0" t="s">
+      <c r="L448" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M448" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N448" s="0" t="s">
         <v>1299</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>1293</v>
+        <v>1284</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1294</v>
+        <v>1285</v>
+      </c>
+      <c r="C449" s="0" t="s">
+        <v>1286</v>
       </c>
       <c r="D449" s="0" t="s">
-        <v>1295</v>
+        <v>505</v>
+      </c>
+      <c r="F449" s="0" t="s">
+        <v>1287</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>1296</v>
+        <v>60</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>1297</v>
+        <v>1288</v>
       </c>
       <c r="I449" s="0" t="s">
-        <v>1298</v>
+        <v>1289</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>1299</v>
+        <v>1290</v>
       </c>
       <c r="K449" s="0" t="s">
-        <v>1306</v>
+        <v>1300</v>
       </c>
       <c r="L449" s="0" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="M449" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N449" s="0" t="s">
-        <v>583</v>
+        <v>26</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B450" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C450" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D450" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E450" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F450" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G450" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H450" s="0" t="s">
         <v>1307</v>
       </c>
-      <c r="B450" s="0" t="s">
+      <c r="J450" s="0" t="s">
         <v>1308</v>
       </c>
-      <c r="D450" s="0" t="s">
+      <c r="K450" s="0" t="s">
         <v>1309</v>
-      </c>
-[...16 lines deleted...]
-        <v>1314</v>
       </c>
       <c r="L450" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M450" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N450" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B451" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C451" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D451" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E451" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F451" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G451" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H451" s="0" t="s">
         <v>1307</v>
       </c>
-      <c r="B451" s="0" t="s">
+      <c r="J451" s="0" t="s">
         <v>1308</v>
       </c>
-      <c r="D451" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E451" s="0" t="s">
+      <c r="K451" s="0" t="s">
         <v>1310</v>
-      </c>
-[...13 lines deleted...]
-        <v>1315</v>
       </c>
       <c r="L451" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M451" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N451" s="0" t="s">
-        <v>1316</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B452" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C452" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D452" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E452" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F452" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G452" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H452" s="0" t="s">
         <v>1307</v>
       </c>
-      <c r="B452" s="0" t="s">
+      <c r="J452" s="0" t="s">
         <v>1308</v>
       </c>
-      <c r="D452" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H452" s="0" t="s">
+      <c r="K452" s="0" t="s">
         <v>1311</v>
       </c>
-      <c r="I452" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L452" s="0" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
       <c r="M452" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N452" s="0" t="s">
-        <v>161</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B453" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C453" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D453" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E453" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F453" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G453" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H453" s="0" t="s">
         <v>1307</v>
       </c>
-      <c r="B453" s="0" t="s">
+      <c r="J453" s="0" t="s">
         <v>1308</v>
       </c>
-      <c r="D453" s="0" t="s">
-[...11 lines deleted...]
-      <c r="I453" s="0" t="s">
+      <c r="K453" s="0" t="s">
         <v>1312</v>
       </c>
-      <c r="J453" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L453" s="0" t="s">
-        <v>116</v>
+        <v>66</v>
       </c>
       <c r="M453" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N453" s="0" t="s">
-        <v>64</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B454" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C454" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D454" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E454" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F454" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G454" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H454" s="0" t="s">
         <v>1307</v>
       </c>
-      <c r="B454" s="0" t="s">
+      <c r="J454" s="0" t="s">
         <v>1308</v>
       </c>
-      <c r="D454" s="0" t="s">
-[...11 lines deleted...]
-      <c r="I454" s="0" t="s">
+      <c r="K454" s="0" t="s">
         <v>1312</v>
       </c>
-      <c r="J454" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L454" s="0" t="s">
-        <v>319</v>
+        <v>66</v>
       </c>
       <c r="M454" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N454" s="0" t="s">
-        <v>26</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B455" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C455" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D455" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E455" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F455" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G455" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H455" s="0" t="s">
         <v>1307</v>
       </c>
-      <c r="B455" s="0" t="s">
+      <c r="J455" s="0" t="s">
         <v>1308</v>
       </c>
-      <c r="D455" s="0" t="s">
-[...14 lines deleted...]
-      <c r="J455" s="0" t="s">
+      <c r="K455" s="0" t="s">
         <v>1313</v>
       </c>
-      <c r="K455" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L455" s="0" t="s">
-        <v>54</v>
+        <v>1314</v>
       </c>
       <c r="M455" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N455" s="0" t="s">
-        <v>583</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B456" s="0" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C456" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D456" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E456" s="0" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F456" s="0" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G456" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="H456" s="0" t="s">
         <v>1321</v>
       </c>
-      <c r="B456" s="0" t="s">
+      <c r="I456" s="0" t="s">
         <v>1322</v>
       </c>
-      <c r="C456" s="0" t="s">
+      <c r="J456" s="0" t="s">
         <v>1323</v>
       </c>
-      <c r="D456" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F456" s="0" t="s">
+      <c r="K456" s="0" t="s">
         <v>1324</v>
-      </c>
-[...13 lines deleted...]
-        <v>1328</v>
       </c>
       <c r="L456" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M456" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N456" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B457" s="0" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C457" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D457" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E457" s="0" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F457" s="0" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G457" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="H457" s="0" t="s">
         <v>1321</v>
       </c>
-      <c r="B457" s="0" t="s">
+      <c r="I457" s="0" t="s">
         <v>1322</v>
       </c>
-      <c r="C457" s="0" t="s">
+      <c r="J457" s="0" t="s">
         <v>1323</v>
       </c>
-      <c r="D457" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H457" s="0" t="s">
+      <c r="K457" s="0" t="s">
         <v>1325</v>
-      </c>
-[...7 lines deleted...]
-        <v>1329</v>
       </c>
       <c r="L457" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M457" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N457" s="0" t="s">
-        <v>1330</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B458" s="0" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C458" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E458" s="0" t="s">
+        <v>1319</v>
+      </c>
+      <c r="F458" s="0" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G458" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="H458" s="0" t="s">
         <v>1321</v>
       </c>
-      <c r="B458" s="0" t="s">
+      <c r="I458" s="0" t="s">
         <v>1322</v>
       </c>
-      <c r="C458" s="0" t="s">
+      <c r="J458" s="0" t="s">
         <v>1323</v>
       </c>
-      <c r="D458" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F458" s="0" t="s">
+      <c r="K458" s="0" t="s">
         <v>1324</v>
       </c>
-      <c r="G458" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L458" s="0" t="s">
-        <v>95</v>
+        <v>842</v>
       </c>
       <c r="M458" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N458" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>1321</v>
+        <v>1327</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="D459" s="0" t="s">
-        <v>950</v>
+        <v>1329</v>
+      </c>
+      <c r="E459" s="0" t="s">
+        <v>1330</v>
       </c>
       <c r="F459" s="0" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-        <v>1326</v>
+        <v>1332</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>1327</v>
+        <v>1333</v>
       </c>
       <c r="K459" s="0" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="L459" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M459" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N459" s="0" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>1321</v>
+        <v>1327</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="D460" s="0" t="s">
-        <v>950</v>
+        <v>1329</v>
+      </c>
+      <c r="E460" s="0" t="s">
+        <v>1330</v>
       </c>
       <c r="F460" s="0" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="G460" s="0" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-        <v>1326</v>
+        <v>1332</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>1327</v>
+        <v>1333</v>
       </c>
       <c r="K460" s="0" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="L460" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="M460" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N460" s="0" t="s">
-        <v>964</v>
+        <v>26</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>1321</v>
+        <v>1327</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="D461" s="0" t="s">
-        <v>950</v>
+        <v>1329</v>
+      </c>
+      <c r="E461" s="0" t="s">
+        <v>1330</v>
       </c>
       <c r="F461" s="0" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="G461" s="0" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>1325</v>
-[...2 lines deleted...]
-        <v>1326</v>
+        <v>1332</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>1327</v>
+        <v>1333</v>
       </c>
       <c r="K461" s="0" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="L461" s="0" t="s">
         <v>97</v>
       </c>
       <c r="M461" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N461" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>1336</v>
+        <v>1327</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>1337</v>
+        <v>1328</v>
       </c>
       <c r="D462" s="0" t="s">
-        <v>950</v>
+        <v>1329</v>
       </c>
       <c r="E462" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F462" s="0" t="s">
+        <v>1331</v>
+      </c>
+      <c r="G462" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="H462" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="J462" s="0" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K462" s="0" t="s">
         <v>1338</v>
       </c>
-      <c r="F462" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L462" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M462" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N462" s="0" t="s">
-        <v>1342</v>
+        <v>260</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>1336</v>
+        <v>1327</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1337</v>
+        <v>1328</v>
       </c>
       <c r="D463" s="0" t="s">
-        <v>950</v>
+        <v>1329</v>
       </c>
       <c r="E463" s="0" t="s">
-        <v>1338</v>
+        <v>1330</v>
       </c>
       <c r="F463" s="0" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="G463" s="0" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="H463" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="J463" s="0" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K463" s="0" t="s">
         <v>1339</v>
       </c>
-      <c r="J463" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L463" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M463" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N463" s="0" t="s">
-        <v>26</v>
+        <v>260</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>1336</v>
+        <v>1327</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1337</v>
+        <v>1328</v>
       </c>
       <c r="D464" s="0" t="s">
-        <v>950</v>
+        <v>1329</v>
       </c>
       <c r="E464" s="0" t="s">
-        <v>1338</v>
+        <v>1330</v>
       </c>
       <c r="F464" s="0" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="G464" s="0" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>1339</v>
+        <v>1332</v>
       </c>
       <c r="J464" s="0" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K464" s="0" t="s">
         <v>1340</v>
       </c>
-      <c r="K464" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L464" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="M464" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N464" s="0" t="s">
-        <v>1342</v>
+        <v>260</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>1336</v>
+        <v>1327</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1337</v>
+        <v>1328</v>
       </c>
       <c r="D465" s="0" t="s">
-        <v>950</v>
+        <v>1329</v>
       </c>
       <c r="E465" s="0" t="s">
-        <v>1338</v>
+        <v>1330</v>
       </c>
       <c r="F465" s="0" t="s">
-        <v>1324</v>
+        <v>1331</v>
       </c>
       <c r="G465" s="0" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>1339</v>
+        <v>1332</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>1340</v>
+        <v>1333</v>
       </c>
       <c r="K465" s="0" t="s">
-        <v>1345</v>
+        <v>1341</v>
       </c>
       <c r="L465" s="0" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="M465" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N465" s="0" t="s">
-        <v>1333</v>
+        <v>26</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>1346</v>
+        <v>1327</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1347</v>
+        <v>1328</v>
       </c>
       <c r="D466" s="0" t="s">
-        <v>1348</v>
+        <v>1329</v>
+      </c>
+      <c r="E466" s="0" t="s">
+        <v>1330</v>
       </c>
       <c r="F466" s="0" t="s">
-        <v>1349</v>
+        <v>1331</v>
       </c>
       <c r="G466" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>1351</v>
+        <v>1332</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>1352</v>
+        <v>1333</v>
       </c>
       <c r="K466" s="0" t="s">
-        <v>1353</v>
+        <v>1342</v>
       </c>
       <c r="L466" s="0" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="M466" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N466" s="0" t="s">
-        <v>1354</v>
+        <v>716</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B467" s="0" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C467" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="D467" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E467" s="0" t="s">
         <v>1346</v>
       </c>
-      <c r="B467" s="0" t="s">
+      <c r="F467" s="0" t="s">
         <v>1347</v>
       </c>
-      <c r="D467" s="0" t="s">
+      <c r="G467" s="0" t="s">
         <v>1348</v>
       </c>
-      <c r="F467" s="0" t="s">
+      <c r="H467" s="0" t="s">
         <v>1349</v>
       </c>
-      <c r="G467" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H467" s="0" t="s">
+      <c r="I467" s="0" t="s">
         <v>1350</v>
       </c>
-      <c r="I467" s="0" t="s">
+      <c r="J467" s="0" t="s">
         <v>1351</v>
       </c>
-      <c r="J467" s="0" t="s">
+      <c r="K467" s="0" t="s">
         <v>1352</v>
       </c>
-      <c r="K467" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L467" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M467" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N467" s="0" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B468" s="0" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C468" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="D468" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E468" s="0" t="s">
         <v>1346</v>
       </c>
-      <c r="B468" s="0" t="s">
+      <c r="F468" s="0" t="s">
         <v>1347</v>
       </c>
-      <c r="D468" s="0" t="s">
+      <c r="G468" s="0" t="s">
         <v>1348</v>
       </c>
-      <c r="F468" s="0" t="s">
+      <c r="H468" s="0" t="s">
         <v>1349</v>
       </c>
-      <c r="G468" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H468" s="0" t="s">
+      <c r="I468" s="0" t="s">
         <v>1350</v>
       </c>
-      <c r="I468" s="0" t="s">
+      <c r="J468" s="0" t="s">
         <v>1351</v>
       </c>
-      <c r="J468" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K468" s="0" t="s">
-        <v>1356</v>
+        <v>1353</v>
       </c>
       <c r="L468" s="0" t="s">
-        <v>177</v>
+        <v>24</v>
       </c>
       <c r="M468" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N468" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B469" s="0" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C469" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E469" s="0" t="s">
         <v>1346</v>
       </c>
-      <c r="B469" s="0" t="s">
+      <c r="F469" s="0" t="s">
         <v>1347</v>
       </c>
-      <c r="D469" s="0" t="s">
+      <c r="G469" s="0" t="s">
         <v>1348</v>
       </c>
-      <c r="F469" s="0" t="s">
+      <c r="H469" s="0" t="s">
         <v>1349</v>
       </c>
-      <c r="G469" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H469" s="0" t="s">
+      <c r="I469" s="0" t="s">
         <v>1350</v>
       </c>
-      <c r="I469" s="0" t="s">
+      <c r="J469" s="0" t="s">
         <v>1351</v>
       </c>
-      <c r="J469" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K469" s="0" t="s">
-        <v>1357</v>
+        <v>1354</v>
       </c>
       <c r="L469" s="0" t="s">
-        <v>1358</v>
+        <v>320</v>
       </c>
       <c r="M469" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N469" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>1346</v>
+        <v>1355</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1347</v>
+        <v>1356</v>
+      </c>
+      <c r="C470" s="0" t="s">
+        <v>1357</v>
       </c>
       <c r="D470" s="0" t="s">
-        <v>1348</v>
+        <v>1358</v>
+      </c>
+      <c r="E470" s="0" t="s">
+        <v>1359</v>
       </c>
       <c r="F470" s="0" t="s">
-        <v>1349</v>
+        <v>1360</v>
       </c>
       <c r="G470" s="0" t="s">
-        <v>153</v>
+        <v>694</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>1351</v>
+        <v>1361</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>1352</v>
+        <v>1362</v>
       </c>
       <c r="K470" s="0" t="s">
-        <v>1359</v>
+        <v>1363</v>
       </c>
       <c r="L470" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="M470" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N470" s="0" t="s">
-        <v>406</v>
+        <v>26</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B471" s="0" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C471" s="0" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D471" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E471" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F471" s="0" t="s">
         <v>1360</v>
       </c>
-      <c r="B471" s="0" t="s">
+      <c r="G471" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H471" s="0" t="s">
         <v>1361</v>
       </c>
-      <c r="C471" s="0" t="s">
+      <c r="J471" s="0" t="s">
         <v>1362</v>
       </c>
-      <c r="D471" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F471" s="0" t="s">
+      <c r="K471" s="0" t="s">
         <v>1364</v>
       </c>
-      <c r="G471" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L471" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M471" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N471" s="0" t="s">
-        <v>26</v>
+        <v>893</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B472" s="0" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C472" s="0" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D472" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E472" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F472" s="0" t="s">
         <v>1360</v>
       </c>
-      <c r="B472" s="0" t="s">
+      <c r="G472" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H472" s="0" t="s">
         <v>1361</v>
       </c>
-      <c r="C472" s="0" t="s">
+      <c r="J472" s="0" t="s">
         <v>1362</v>
       </c>
-      <c r="D472" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G472" s="0" t="s">
+      <c r="K472" s="0" t="s">
         <v>1365</v>
       </c>
-      <c r="H472" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L472" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="M472" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N472" s="0" t="s">
-        <v>1371</v>
+        <v>26</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>1372</v>
+        <v>1355</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>1373</v>
+        <v>1356</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>1374</v>
+        <v>1357</v>
       </c>
       <c r="D473" s="0" t="s">
-        <v>1375</v>
+        <v>1358</v>
       </c>
       <c r="E473" s="0" t="s">
-        <v>1376</v>
+        <v>1359</v>
       </c>
       <c r="F473" s="0" t="s">
-        <v>1377</v>
+        <v>1360</v>
       </c>
       <c r="G473" s="0" t="s">
-        <v>763</v>
+        <v>694</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>1378</v>
-[...2 lines deleted...]
-        <v>1379</v>
+        <v>1361</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1380</v>
+        <v>1362</v>
       </c>
       <c r="K473" s="0" t="s">
-        <v>1381</v>
+        <v>1366</v>
       </c>
       <c r="L473" s="0" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="M473" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N473" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B474" s="0" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C474" s="0" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D474" s="0" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E474" s="0" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G474" s="0" t="s">
         <v>1372</v>
       </c>
-      <c r="B474" s="0" t="s">
+      <c r="H474" s="0" t="s">
         <v>1373</v>
       </c>
-      <c r="C474" s="0" t="s">
+      <c r="J474" s="0" t="s">
         <v>1374</v>
       </c>
-      <c r="D474" s="0" t="s">
+      <c r="K474" s="0" t="s">
         <v>1375</v>
       </c>
-      <c r="E474" s="0" t="s">
+      <c r="L474" s="0" t="s">
         <v>1376</v>
       </c>
-      <c r="F474" s="0" t="s">
+      <c r="M474" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N474" s="0" t="s">
         <v>1377</v>
-      </c>
-[...22 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>1384</v>
+        <v>1367</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>1385</v>
+        <v>1368</v>
+      </c>
+      <c r="C475" s="0" t="s">
+        <v>1369</v>
       </c>
       <c r="D475" s="0" t="s">
-        <v>413</v>
+        <v>1370</v>
       </c>
       <c r="E475" s="0" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>1386</v>
+        <v>1371</v>
       </c>
       <c r="G475" s="0" t="s">
-        <v>102</v>
+        <v>1372</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>1387</v>
-[...2 lines deleted...]
-        <v>1388</v>
+        <v>1373</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1389</v>
+        <v>1374</v>
       </c>
       <c r="K475" s="0" t="s">
-        <v>1390</v>
+        <v>1378</v>
       </c>
       <c r="L475" s="0" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="M475" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N475" s="0" t="s">
-        <v>1391</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>1384</v>
+        <v>1367</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>1385</v>
+        <v>1368</v>
+      </c>
+      <c r="C476" s="0" t="s">
+        <v>1369</v>
       </c>
       <c r="D476" s="0" t="s">
-        <v>413</v>
+        <v>1370</v>
       </c>
       <c r="E476" s="0" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>1386</v>
+        <v>1371</v>
       </c>
       <c r="G476" s="0" t="s">
-        <v>102</v>
+        <v>1372</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>1387</v>
-[...2 lines deleted...]
-        <v>1388</v>
+        <v>1373</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1389</v>
+        <v>1374</v>
       </c>
       <c r="K476" s="0" t="s">
-        <v>1392</v>
+        <v>1380</v>
       </c>
       <c r="L476" s="0" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="M476" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N476" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B477" s="0" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C477" s="0" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D477" s="0" t="s">
         <v>1384</v>
       </c>
-      <c r="B477" s="0" t="s">
+      <c r="E477" s="0" t="s">
         <v>1385</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F477" s="0" t="s">
         <v>1386</v>
       </c>
       <c r="G477" s="0" t="s">
-        <v>102</v>
+        <v>313</v>
       </c>
       <c r="H477" s="0" t="s">
         <v>1387</v>
       </c>
       <c r="I477" s="0" t="s">
         <v>1388</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1389</v>
       </c>
       <c r="K477" s="0" t="s">
-        <v>1393</v>
+        <v>1390</v>
       </c>
       <c r="L477" s="0" t="s">
-        <v>177</v>
+        <v>24</v>
       </c>
       <c r="M477" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N477" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B478" s="0" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C478" s="0" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D478" s="0" t="s">
         <v>1384</v>
       </c>
-      <c r="B478" s="0" t="s">
+      <c r="E478" s="0" t="s">
         <v>1385</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F478" s="0" t="s">
         <v>1386</v>
       </c>
       <c r="G478" s="0" t="s">
-        <v>102</v>
+        <v>313</v>
       </c>
       <c r="H478" s="0" t="s">
         <v>1387</v>
       </c>
       <c r="I478" s="0" t="s">
         <v>1388</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1389</v>
       </c>
       <c r="K478" s="0" t="s">
-        <v>1394</v>
+        <v>1391</v>
       </c>
       <c r="L478" s="0" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="M478" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N478" s="0" t="s">
-        <v>1395</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>1384</v>
+        <v>1393</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>1385</v>
+        <v>1394</v>
       </c>
       <c r="D479" s="0" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>1386</v>
+        <v>1395</v>
       </c>
       <c r="G479" s="0" t="s">
-        <v>102</v>
+        <v>1396</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="I479" s="0" t="s">
-        <v>1388</v>
+        <v>1398</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1389</v>
+        <v>1399</v>
       </c>
       <c r="K479" s="0" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="L479" s="0" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
       <c r="M479" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N479" s="0" t="s">
-        <v>1395</v>
+        <v>26</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>1384</v>
+        <v>1393</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>1385</v>
+        <v>1394</v>
       </c>
       <c r="D480" s="0" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>1386</v>
+        <v>1395</v>
       </c>
       <c r="G480" s="0" t="s">
-        <v>102</v>
+        <v>1396</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="I480" s="0" t="s">
-        <v>1388</v>
+        <v>1398</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1389</v>
+        <v>1399</v>
       </c>
       <c r="K480" s="0" t="s">
-        <v>1397</v>
+        <v>1401</v>
       </c>
       <c r="L480" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M480" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N480" s="0" t="s">
-        <v>1170</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>1384</v>
+        <v>1393</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>1385</v>
+        <v>1394</v>
       </c>
       <c r="D481" s="0" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>1386</v>
+        <v>1395</v>
       </c>
       <c r="G481" s="0" t="s">
-        <v>102</v>
+        <v>1396</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>1387</v>
+        <v>1397</v>
       </c>
       <c r="I481" s="0" t="s">
-        <v>1388</v>
+        <v>1398</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1389</v>
+        <v>1399</v>
       </c>
       <c r="K481" s="0" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="L481" s="0" t="s">
-        <v>1358</v>
+        <v>114</v>
       </c>
       <c r="M481" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N481" s="0" t="s">
-        <v>26</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B482" s="0" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D482" s="0" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G482" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H482" s="0" t="s">
+        <v>1397</v>
+      </c>
+      <c r="I482" s="0" t="s">
+        <v>1398</v>
+      </c>
+      <c r="J482" s="0" t="s">
         <v>1399</v>
-      </c>
-[...16 lines deleted...]
-        <v>1404</v>
       </c>
       <c r="K482" s="0" t="s">
         <v>1405</v>
       </c>
       <c r="L482" s="0" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="M482" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N482" s="0" t="s">
-        <v>1406</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B483" s="0" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D483" s="0" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G483" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H483" s="0" t="s">
+        <v>1397</v>
+      </c>
+      <c r="I483" s="0" t="s">
+        <v>1398</v>
+      </c>
+      <c r="J483" s="0" t="s">
         <v>1399</v>
       </c>
-      <c r="B483" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K483" s="0" t="s">
-        <v>1407</v>
+        <v>1406</v>
       </c>
       <c r="L483" s="0" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="M483" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N483" s="0" t="s">
-        <v>1408</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>1399</v>
+        <v>1407</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>1401</v>
+        <v>1408</v>
       </c>
       <c r="D484" s="0" t="s">
-        <v>1402</v>
+        <v>1409</v>
+      </c>
+      <c r="E484" s="0" t="s">
+        <v>1410</v>
       </c>
       <c r="G484" s="0" t="s">
-        <v>1048</v>
+        <v>1396</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>1403</v>
+        <v>1411</v>
+      </c>
+      <c r="I484" s="0" t="s">
+        <v>1412</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="K484" s="0" t="s">
-        <v>1409</v>
+        <v>1414</v>
       </c>
       <c r="L484" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M484" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N484" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B485" s="0" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D485" s="0" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E485" s="0" t="s">
         <v>1410</v>
       </c>
-      <c r="B485" s="0" t="s">
+      <c r="G485" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H485" s="0" t="s">
         <v>1411</v>
       </c>
-      <c r="E485" s="0" t="s">
+      <c r="I485" s="0" t="s">
         <v>1412</v>
       </c>
-      <c r="F485" s="0" t="s">
+      <c r="J485" s="0" t="s">
         <v>1413</v>
       </c>
-      <c r="G485" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I485" s="0" t="s">
+      <c r="K485" s="0" t="s">
         <v>1415</v>
       </c>
-      <c r="J485" s="0" t="s">
+      <c r="L485" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M485" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N485" s="0" t="s">
         <v>1416</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B486" s="0" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D486" s="0" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E486" s="0" t="s">
         <v>1410</v>
       </c>
-      <c r="B486" s="0" t="s">
+      <c r="G486" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H486" s="0" t="s">
         <v>1411</v>
       </c>
-      <c r="E486" s="0" t="s">
+      <c r="I486" s="0" t="s">
         <v>1412</v>
       </c>
-      <c r="F486" s="0" t="s">
+      <c r="J486" s="0" t="s">
         <v>1413</v>
       </c>
-      <c r="G486" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K486" s="0" t="s">
+        <v>1417</v>
+      </c>
+      <c r="L486" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M486" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N486" s="0" t="s">
         <v>1418</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B487" s="0" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D487" s="0" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E487" s="0" t="s">
         <v>1410</v>
       </c>
-      <c r="B487" s="0" t="s">
+      <c r="G487" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H487" s="0" t="s">
         <v>1411</v>
       </c>
-      <c r="E487" s="0" t="s">
+      <c r="I487" s="0" t="s">
         <v>1412</v>
       </c>
-      <c r="F487" s="0" t="s">
+      <c r="J487" s="0" t="s">
         <v>1413</v>
-      </c>
-[...10 lines deleted...]
-        <v>1416</v>
       </c>
       <c r="K487" s="0" t="s">
         <v>1419</v>
       </c>
       <c r="L487" s="0" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="M487" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N487" s="0" t="s">
-        <v>1420</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B488" s="0" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D488" s="0" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E488" s="0" t="s">
         <v>1410</v>
       </c>
-      <c r="B488" s="0" t="s">
+      <c r="G488" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H488" s="0" t="s">
         <v>1411</v>
       </c>
-      <c r="E488" s="0" t="s">
+      <c r="I488" s="0" t="s">
         <v>1412</v>
       </c>
-      <c r="F488" s="0" t="s">
+      <c r="J488" s="0" t="s">
         <v>1413</v>
       </c>
-      <c r="G488" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K488" s="0" t="s">
-        <v>1421</v>
+        <v>1420</v>
       </c>
       <c r="L488" s="0" t="s">
-        <v>95</v>
+        <v>320</v>
       </c>
       <c r="M488" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N488" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>1422</v>
+        <v>1407</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>1423</v>
-[...2 lines deleted...]
-        <v>1424</v>
+        <v>1408</v>
       </c>
       <c r="D489" s="0" t="s">
-        <v>1425</v>
+        <v>1409</v>
+      </c>
+      <c r="E489" s="0" t="s">
+        <v>1410</v>
       </c>
       <c r="G489" s="0" t="s">
-        <v>1426</v>
+        <v>1396</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>1427</v>
+        <v>1411</v>
       </c>
       <c r="I489" s="0" t="s">
-        <v>1428</v>
+        <v>1412</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1429</v>
+        <v>1413</v>
       </c>
       <c r="K489" s="0" t="s">
-        <v>1430</v>
+        <v>1421</v>
       </c>
       <c r="L489" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M489" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N489" s="0" t="s">
-        <v>26</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
         <v>1422</v>
       </c>
       <c r="B490" s="0" t="s">
         <v>1423</v>
       </c>
       <c r="C490" s="0" t="s">
         <v>1424</v>
       </c>
       <c r="D490" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F490" s="0" t="s">
         <v>1425</v>
       </c>
       <c r="G490" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H490" s="0" t="s">
         <v>1426</v>
       </c>
-      <c r="H490" s="0" t="s">
+      <c r="I490" s="0" t="s">
         <v>1427</v>
       </c>
-      <c r="I490" s="0" t="s">
+      <c r="J490" s="0" t="s">
         <v>1428</v>
       </c>
-      <c r="J490" s="0" t="s">
+      <c r="K490" s="0" t="s">
         <v>1429</v>
       </c>
-      <c r="K490" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L490" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M490" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N490" s="0" t="s">
-        <v>1432</v>
+        <v>26</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
         <v>1422</v>
       </c>
       <c r="B491" s="0" t="s">
         <v>1423</v>
       </c>
       <c r="C491" s="0" t="s">
         <v>1424</v>
       </c>
       <c r="D491" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F491" s="0" t="s">
         <v>1425</v>
       </c>
       <c r="G491" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H491" s="0" t="s">
         <v>1426</v>
       </c>
-      <c r="H491" s="0" t="s">
+      <c r="I491" s="0" t="s">
         <v>1427</v>
       </c>
-      <c r="I491" s="0" t="s">
+      <c r="J491" s="0" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
       <c r="K491" s="0" t="s">
         <v>1430</v>
       </c>
       <c r="L491" s="0" t="s">
-        <v>813</v>
+        <v>28</v>
       </c>
       <c r="M491" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N491" s="0" t="s">
-        <v>26</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>1433</v>
+        <v>1422</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>1434</v>
+        <v>1423</v>
+      </c>
+      <c r="C492" s="0" t="s">
+        <v>1424</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1435</v>
+        <v>1014</v>
       </c>
       <c r="F492" s="0" t="s">
-        <v>1436</v>
+        <v>1425</v>
       </c>
       <c r="G492" s="0" t="s">
-        <v>1437</v>
+        <v>187</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>1438</v>
+        <v>1426</v>
       </c>
       <c r="I492" s="0" t="s">
-        <v>1439</v>
+        <v>1427</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1440</v>
+        <v>1428</v>
       </c>
       <c r="K492" s="0" t="s">
-        <v>1441</v>
+        <v>1432</v>
       </c>
       <c r="L492" s="0" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="M492" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N492" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B493" s="0" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C493" s="0" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D493" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F493" s="0" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G493" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H493" s="0" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I493" s="0" t="s">
+        <v>1427</v>
+      </c>
+      <c r="J493" s="0" t="s">
+        <v>1428</v>
+      </c>
+      <c r="K493" s="0" t="s">
         <v>1433</v>
       </c>
-      <c r="B493" s="0" t="s">
+      <c r="L493" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M493" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N493" s="0" t="s">
         <v>1434</v>
-      </c>
-[...28 lines deleted...]
-        <v>1443</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>1433</v>
+        <v>1422</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>1434</v>
+        <v>1423</v>
+      </c>
+      <c r="C494" s="0" t="s">
+        <v>1424</v>
       </c>
       <c r="D494" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F494" s="0" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G494" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H494" s="0" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I494" s="0" t="s">
+        <v>1427</v>
+      </c>
+      <c r="J494" s="0" t="s">
+        <v>1428</v>
+      </c>
+      <c r="K494" s="0" t="s">
         <v>1435</v>
       </c>
-      <c r="F494" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L494" s="0" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="M494" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N494" s="0" t="s">
-        <v>26</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>1433</v>
+        <v>1422</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>1434</v>
+        <v>1423</v>
+      </c>
+      <c r="C495" s="0" t="s">
+        <v>1424</v>
       </c>
       <c r="D495" s="0" t="s">
-        <v>1435</v>
+        <v>1014</v>
       </c>
       <c r="F495" s="0" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G495" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="H495" s="0" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I495" s="0" t="s">
+        <v>1427</v>
+      </c>
+      <c r="J495" s="0" t="s">
+        <v>1428</v>
+      </c>
+      <c r="K495" s="0" t="s">
         <v>1436</v>
       </c>
-      <c r="G495" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L495" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M495" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N495" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>1446</v>
+        <v>1437</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>1447</v>
+        <v>1438</v>
       </c>
       <c r="D496" s="0" t="s">
-        <v>1448</v>
+        <v>1014</v>
       </c>
       <c r="E496" s="0" t="s">
-        <v>1449</v>
+        <v>1439</v>
       </c>
       <c r="F496" s="0" t="s">
-        <v>1450</v>
+        <v>1425</v>
       </c>
       <c r="G496" s="0" t="s">
-        <v>88</v>
+        <v>187</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>1451</v>
+        <v>1440</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1452</v>
+        <v>1441</v>
       </c>
       <c r="K496" s="0" t="s">
-        <v>1453</v>
+        <v>1442</v>
       </c>
       <c r="L496" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M496" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N496" s="0" t="s">
-        <v>26</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>1446</v>
+        <v>1437</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>1447</v>
+        <v>1438</v>
       </c>
       <c r="D497" s="0" t="s">
-        <v>1448</v>
+        <v>1014</v>
       </c>
       <c r="E497" s="0" t="s">
-        <v>1449</v>
+        <v>1439</v>
       </c>
       <c r="F497" s="0" t="s">
-        <v>1450</v>
+        <v>1425</v>
       </c>
       <c r="G497" s="0" t="s">
-        <v>88</v>
+        <v>187</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>1451</v>
+        <v>1440</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1452</v>
+        <v>1441</v>
       </c>
       <c r="K497" s="0" t="s">
-        <v>1454</v>
+        <v>1444</v>
       </c>
       <c r="L497" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M497" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N497" s="0" t="s">
-        <v>1455</v>
+        <v>26</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>1456</v>
+        <v>1437</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>1457</v>
+        <v>1438</v>
       </c>
       <c r="D498" s="0" t="s">
-        <v>1449</v>
+        <v>1014</v>
+      </c>
+      <c r="E498" s="0" t="s">
+        <v>1439</v>
       </c>
       <c r="F498" s="0" t="s">
-        <v>1458</v>
+        <v>1425</v>
       </c>
       <c r="G498" s="0" t="s">
-        <v>88</v>
+        <v>187</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>1459</v>
-[...2 lines deleted...]
-        <v>1460</v>
+        <v>1440</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1461</v>
+        <v>1441</v>
       </c>
       <c r="K498" s="0" t="s">
-        <v>1462</v>
+        <v>1445</v>
       </c>
       <c r="L498" s="0" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="M498" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N498" s="0" t="s">
-        <v>352</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>1456</v>
+        <v>1437</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>1457</v>
+        <v>1438</v>
       </c>
       <c r="D499" s="0" t="s">
-        <v>1449</v>
+        <v>1014</v>
+      </c>
+      <c r="E499" s="0" t="s">
+        <v>1439</v>
       </c>
       <c r="F499" s="0" t="s">
-        <v>1458</v>
+        <v>1425</v>
       </c>
       <c r="G499" s="0" t="s">
-        <v>88</v>
+        <v>187</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>1459</v>
-[...2 lines deleted...]
-        <v>1460</v>
+        <v>1440</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1461</v>
+        <v>1441</v>
       </c>
       <c r="K499" s="0" t="s">
-        <v>1463</v>
+        <v>1446</v>
       </c>
       <c r="L499" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M499" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N499" s="0" t="s">
-        <v>26</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>1456</v>
+        <v>1447</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>1457</v>
+        <v>1448</v>
       </c>
       <c r="D500" s="0" t="s">
         <v>1449</v>
       </c>
       <c r="F500" s="0" t="s">
-        <v>1458</v>
+        <v>1450</v>
       </c>
       <c r="G500" s="0" t="s">
-        <v>88</v>
+        <v>155</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>1459</v>
+        <v>1451</v>
       </c>
       <c r="I500" s="0" t="s">
-        <v>1460</v>
+        <v>1452</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1461</v>
+        <v>1453</v>
       </c>
       <c r="K500" s="0" t="s">
-        <v>1464</v>
+        <v>1454</v>
       </c>
       <c r="L500" s="0" t="s">
-        <v>177</v>
+        <v>28</v>
       </c>
       <c r="M500" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N500" s="0" t="s">
-        <v>26</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>1456</v>
+        <v>1447</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>1457</v>
+        <v>1448</v>
       </c>
       <c r="D501" s="0" t="s">
         <v>1449</v>
       </c>
       <c r="F501" s="0" t="s">
-        <v>1458</v>
+        <v>1450</v>
       </c>
       <c r="G501" s="0" t="s">
-        <v>88</v>
+        <v>155</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>1459</v>
+        <v>1451</v>
       </c>
       <c r="I501" s="0" t="s">
-        <v>1460</v>
+        <v>1452</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1461</v>
+        <v>1453</v>
       </c>
       <c r="K501" s="0" t="s">
-        <v>1465</v>
+        <v>1456</v>
       </c>
       <c r="L501" s="0" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="M501" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N501" s="0" t="s">
-        <v>385</v>
+        <v>26</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>1466</v>
+        <v>1447</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>1467</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>1448</v>
       </c>
       <c r="D502" s="0" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>1449</v>
       </c>
       <c r="F502" s="0" t="s">
-        <v>1469</v>
+        <v>1450</v>
       </c>
       <c r="G502" s="0" t="s">
-        <v>60</v>
+        <v>155</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>1470</v>
+        <v>1451</v>
+      </c>
+      <c r="I502" s="0" t="s">
+        <v>1452</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1471</v>
+        <v>1453</v>
       </c>
       <c r="K502" s="0" t="s">
-        <v>1472</v>
+        <v>1457</v>
       </c>
       <c r="L502" s="0" t="s">
-        <v>24</v>
+        <v>178</v>
       </c>
       <c r="M502" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N502" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>1466</v>
+        <v>1447</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>1467</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>1448</v>
       </c>
       <c r="D503" s="0" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>1449</v>
       </c>
       <c r="F503" s="0" t="s">
-        <v>1469</v>
+        <v>1450</v>
       </c>
       <c r="G503" s="0" t="s">
-        <v>60</v>
+        <v>155</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>1470</v>
+        <v>1451</v>
+      </c>
+      <c r="I503" s="0" t="s">
+        <v>1452</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1471</v>
+        <v>1453</v>
       </c>
       <c r="K503" s="0" t="s">
-        <v>1473</v>
+        <v>1458</v>
       </c>
       <c r="L503" s="0" t="s">
-        <v>28</v>
+        <v>262</v>
       </c>
       <c r="M503" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N503" s="0" t="s">
-        <v>1474</v>
+        <v>26</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>1466</v>
+        <v>1447</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1467</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>1448</v>
       </c>
       <c r="D504" s="0" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>1449</v>
       </c>
       <c r="F504" s="0" t="s">
-        <v>1469</v>
+        <v>1450</v>
       </c>
       <c r="G504" s="0" t="s">
-        <v>60</v>
+        <v>155</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>1470</v>
+        <v>1451</v>
+      </c>
+      <c r="I504" s="0" t="s">
+        <v>1452</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1471</v>
+        <v>1453</v>
       </c>
       <c r="K504" s="0" t="s">
-        <v>1475</v>
+        <v>1459</v>
       </c>
       <c r="L504" s="0" t="s">
-        <v>374</v>
+        <v>66</v>
       </c>
       <c r="M504" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N504" s="0" t="s">
-        <v>1476</v>
+        <v>405</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B505" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C505" s="0" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D505" s="0" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F505" s="0" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G505" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H505" s="0" t="s">
         <v>1466</v>
       </c>
-      <c r="B505" s="0" t="s">
+      <c r="I505" s="0" t="s">
         <v>1467</v>
       </c>
-      <c r="C505" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D505" s="0" t="s">
+      <c r="J505" s="0" t="s">
         <v>1468</v>
       </c>
-      <c r="E505" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F505" s="0" t="s">
+      <c r="K505" s="0" t="s">
         <v>1469</v>
       </c>
-      <c r="G505" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L505" s="0" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="M505" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N505" s="0" t="s">
-        <v>1478</v>
+        <v>26</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B506" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C506" s="0" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D506" s="0" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F506" s="0" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G506" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H506" s="0" t="s">
         <v>1466</v>
       </c>
-      <c r="B506" s="0" t="s">
+      <c r="I506" s="0" t="s">
         <v>1467</v>
       </c>
-      <c r="C506" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D506" s="0" t="s">
+      <c r="J506" s="0" t="s">
         <v>1468</v>
       </c>
-      <c r="E506" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H506" s="0" t="s">
+      <c r="K506" s="0" t="s">
         <v>1470</v>
       </c>
-      <c r="J506" s="0" t="s">
+      <c r="L506" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M506" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N506" s="0" t="s">
         <v>1471</v>
-      </c>
-[...10 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1467</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>1473</v>
       </c>
       <c r="D507" s="0" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="E507" s="0" t="s">
-        <v>59</v>
+        <v>1475</v>
       </c>
       <c r="F507" s="0" t="s">
-        <v>1469</v>
+        <v>1476</v>
       </c>
       <c r="G507" s="0" t="s">
-        <v>60</v>
+        <v>1477</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
       <c r="J507" s="0" t="s">
-        <v>1471</v>
+        <v>1479</v>
       </c>
       <c r="K507" s="0" t="s">
-        <v>1481</v>
+        <v>1480</v>
       </c>
       <c r="L507" s="0" t="s">
-        <v>381</v>
+        <v>54</v>
       </c>
       <c r="M507" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N507" s="0" t="s">
-        <v>1482</v>
+        <v>479</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1467</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>1473</v>
       </c>
       <c r="D508" s="0" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="E508" s="0" t="s">
-        <v>59</v>
+        <v>1475</v>
       </c>
       <c r="F508" s="0" t="s">
-        <v>1469</v>
+        <v>1476</v>
       </c>
       <c r="G508" s="0" t="s">
-        <v>60</v>
+        <v>1477</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
       <c r="J508" s="0" t="s">
-        <v>1471</v>
+        <v>1479</v>
       </c>
       <c r="K508" s="0" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
       <c r="L508" s="0" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="M508" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N508" s="0" t="s">
-        <v>26</v>
+        <v>479</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1467</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>1473</v>
       </c>
       <c r="D509" s="0" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="E509" s="0" t="s">
-        <v>59</v>
+        <v>1475</v>
       </c>
       <c r="F509" s="0" t="s">
-        <v>1469</v>
+        <v>1476</v>
       </c>
       <c r="G509" s="0" t="s">
-        <v>60</v>
+        <v>1477</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
       <c r="J509" s="0" t="s">
-        <v>1471</v>
+        <v>1479</v>
       </c>
       <c r="K509" s="0" t="s">
-        <v>1484</v>
+        <v>1482</v>
       </c>
       <c r="L509" s="0" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="M509" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N509" s="0" t="s">
-        <v>1170</v>
+        <v>26</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1467</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>1473</v>
       </c>
       <c r="D510" s="0" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="E510" s="0" t="s">
-        <v>59</v>
+        <v>1475</v>
       </c>
       <c r="F510" s="0" t="s">
-        <v>1469</v>
+        <v>1476</v>
       </c>
       <c r="G510" s="0" t="s">
-        <v>60</v>
+        <v>1477</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
       <c r="J510" s="0" t="s">
-        <v>1471</v>
+        <v>1479</v>
       </c>
       <c r="K510" s="0" t="s">
-        <v>1485</v>
+        <v>1483</v>
       </c>
       <c r="L510" s="0" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="M510" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N510" s="0" t="s">
-        <v>26</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>1467</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>1473</v>
       </c>
       <c r="D511" s="0" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="E511" s="0" t="s">
-        <v>59</v>
+        <v>1475</v>
       </c>
       <c r="F511" s="0" t="s">
-        <v>1469</v>
+        <v>1476</v>
       </c>
       <c r="G511" s="0" t="s">
-        <v>60</v>
+        <v>1477</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
       <c r="J511" s="0" t="s">
-        <v>1471</v>
+        <v>1479</v>
       </c>
       <c r="K511" s="0" t="s">
+        <v>1485</v>
+      </c>
+      <c r="L511" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M511" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N511" s="0" t="s">
         <v>1486</v>
-      </c>
-[...7 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
         <v>1487</v>
       </c>
       <c r="B512" s="0" t="s">
         <v>1488</v>
       </c>
       <c r="C512" s="0" t="s">
         <v>1489</v>
       </c>
       <c r="D512" s="0" t="s">
         <v>1490</v>
       </c>
       <c r="E512" s="0" t="s">
         <v>1491</v>
       </c>
       <c r="F512" s="0" t="s">
         <v>1492</v>
       </c>
       <c r="G512" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="H512" s="0" t="s">
         <v>1493</v>
       </c>
-      <c r="H512" s="0" t="s">
+      <c r="I512" s="0" t="s">
         <v>1494</v>
       </c>
-      <c r="I512" s="0" t="s">
+      <c r="J512" s="0" t="s">
         <v>1495</v>
       </c>
-      <c r="J512" s="0" t="s">
+      <c r="K512" s="0" t="s">
         <v>1496</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497</v>
       </c>
       <c r="L512" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M512" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N512" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
         <v>1487</v>
       </c>
       <c r="B513" s="0" t="s">
         <v>1488</v>
       </c>
       <c r="C513" s="0" t="s">
         <v>1489</v>
       </c>
       <c r="D513" s="0" t="s">
         <v>1490</v>
       </c>
       <c r="E513" s="0" t="s">
         <v>1491</v>
       </c>
       <c r="F513" s="0" t="s">
         <v>1492</v>
       </c>
       <c r="G513" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="H513" s="0" t="s">
         <v>1493</v>
       </c>
-      <c r="H513" s="0" t="s">
+      <c r="I513" s="0" t="s">
         <v>1494</v>
       </c>
-      <c r="I513" s="0" t="s">
+      <c r="J513" s="0" t="s">
         <v>1495</v>
       </c>
-      <c r="J513" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K513" s="0" t="s">
-        <v>1498</v>
+        <v>1497</v>
       </c>
       <c r="L513" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M513" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N513" s="0" t="s">
-        <v>1499</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>1487</v>
+        <v>1499</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1488</v>
-[...2 lines deleted...]
-        <v>1489</v>
+        <v>1500</v>
       </c>
       <c r="D514" s="0" t="s">
-        <v>1490</v>
+        <v>412</v>
       </c>
       <c r="E514" s="0" t="s">
-        <v>1491</v>
+        <v>125</v>
       </c>
       <c r="F514" s="0" t="s">
-        <v>1492</v>
+        <v>1501</v>
       </c>
       <c r="G514" s="0" t="s">
-        <v>1493</v>
+        <v>104</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>1494</v>
+        <v>1502</v>
       </c>
       <c r="I514" s="0" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="J514" s="0" t="s">
-        <v>1496</v>
+        <v>1504</v>
       </c>
       <c r="K514" s="0" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="L514" s="0" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="M514" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N514" s="0" t="s">
-        <v>26</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B515" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D515" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="E515" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F515" s="0" t="s">
         <v>1501</v>
       </c>
-      <c r="B515" s="0" t="s">
+      <c r="G515" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H515" s="0" t="s">
         <v>1502</v>
       </c>
-      <c r="C515" s="0" t="s">
+      <c r="I515" s="0" t="s">
         <v>1503</v>
       </c>
-      <c r="D515" s="0" t="s">
+      <c r="J515" s="0" t="s">
         <v>1504</v>
       </c>
-      <c r="E515" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H515" s="0" t="s">
+      <c r="K515" s="0" t="s">
         <v>1507</v>
       </c>
-      <c r="J515" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L515" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M515" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N515" s="0" t="s">
-        <v>1510</v>
+        <v>26</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B516" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D516" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="E516" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F516" s="0" t="s">
         <v>1501</v>
       </c>
-      <c r="B516" s="0" t="s">
+      <c r="G516" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H516" s="0" t="s">
         <v>1502</v>
       </c>
-      <c r="C516" s="0" t="s">
+      <c r="I516" s="0" t="s">
         <v>1503</v>
       </c>
-      <c r="D516" s="0" t="s">
+      <c r="J516" s="0" t="s">
         <v>1504</v>
       </c>
-      <c r="E516" s="0" t="s">
-[...11 lines deleted...]
-      <c r="J516" s="0" t="s">
+      <c r="K516" s="0" t="s">
         <v>1508</v>
       </c>
-      <c r="K516" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L516" s="0" t="s">
-        <v>24</v>
+        <v>178</v>
       </c>
       <c r="M516" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N516" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B517" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D517" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="E517" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F517" s="0" t="s">
         <v>1501</v>
       </c>
-      <c r="B517" s="0" t="s">
+      <c r="G517" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H517" s="0" t="s">
         <v>1502</v>
       </c>
-      <c r="C517" s="0" t="s">
+      <c r="I517" s="0" t="s">
         <v>1503</v>
       </c>
-      <c r="D517" s="0" t="s">
+      <c r="J517" s="0" t="s">
         <v>1504</v>
       </c>
-      <c r="E517" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K517" s="0" t="s">
-        <v>1512</v>
+        <v>1509</v>
       </c>
       <c r="L517" s="0" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="M517" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N517" s="0" t="s">
-        <v>26</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B518" s="0" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D518" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="E518" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F518" s="0" t="s">
         <v>1501</v>
       </c>
-      <c r="B518" s="0" t="s">
+      <c r="G518" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H518" s="0" t="s">
         <v>1502</v>
       </c>
-      <c r="C518" s="0" t="s">
+      <c r="I518" s="0" t="s">
         <v>1503</v>
       </c>
-      <c r="D518" s="0" t="s">
+      <c r="J518" s="0" t="s">
         <v>1504</v>
       </c>
-      <c r="E518" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K518" s="0" t="s">
-        <v>1513</v>
+        <v>1511</v>
       </c>
       <c r="L518" s="0" t="s">
-        <v>95</v>
+        <v>136</v>
       </c>
       <c r="M518" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N518" s="0" t="s">
-        <v>26</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>1514</v>
+        <v>1499</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1515</v>
+        <v>1500</v>
       </c>
       <c r="D519" s="0" t="s">
-        <v>1516</v>
+        <v>412</v>
+      </c>
+      <c r="E519" s="0" t="s">
+        <v>125</v>
       </c>
       <c r="F519" s="0" t="s">
-        <v>1517</v>
+        <v>1501</v>
       </c>
       <c r="G519" s="0" t="s">
-        <v>774</v>
+        <v>104</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>1518</v>
+        <v>1502</v>
+      </c>
+      <c r="I519" s="0" t="s">
+        <v>1503</v>
       </c>
       <c r="J519" s="0" t="s">
-        <v>1519</v>
+        <v>1504</v>
       </c>
       <c r="K519" s="0" t="s">
-        <v>1520</v>
+        <v>1512</v>
       </c>
       <c r="L519" s="0" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="M519" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N519" s="0" t="s">
-        <v>26</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1514</v>
+        <v>1499</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1515</v>
+        <v>1500</v>
       </c>
       <c r="D520" s="0" t="s">
-        <v>1516</v>
+        <v>412</v>
+      </c>
+      <c r="E520" s="0" t="s">
+        <v>125</v>
       </c>
       <c r="F520" s="0" t="s">
-        <v>1517</v>
+        <v>1501</v>
       </c>
       <c r="G520" s="0" t="s">
-        <v>774</v>
+        <v>104</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>1518</v>
+        <v>1502</v>
+      </c>
+      <c r="I520" s="0" t="s">
+        <v>1503</v>
       </c>
       <c r="J520" s="0" t="s">
-        <v>1519</v>
+        <v>1504</v>
       </c>
       <c r="K520" s="0" t="s">
-        <v>1521</v>
+        <v>1513</v>
       </c>
       <c r="L520" s="0" t="s">
-        <v>28</v>
+        <v>262</v>
       </c>
       <c r="M520" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N520" s="0" t="s">
-        <v>1522</v>
+        <v>26</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
         <v>1514</v>
       </c>
       <c r="B521" s="0" t="s">
         <v>1515</v>
       </c>
+      <c r="C521" s="0" t="s">
+        <v>1516</v>
+      </c>
       <c r="D521" s="0" t="s">
-        <v>1516</v>
-[...1 lines deleted...]
-      <c r="F521" s="0" t="s">
         <v>1517</v>
       </c>
       <c r="G521" s="0" t="s">
-        <v>774</v>
+        <v>1123</v>
       </c>
       <c r="H521" s="0" t="s">
         <v>1518</v>
       </c>
       <c r="J521" s="0" t="s">
         <v>1519</v>
       </c>
       <c r="K521" s="0" t="s">
-        <v>1523</v>
+        <v>1520</v>
       </c>
       <c r="L521" s="0" t="s">
-        <v>95</v>
+        <v>28</v>
       </c>
       <c r="M521" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N521" s="0" t="s">
-        <v>26</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
         <v>1514</v>
       </c>
       <c r="B522" s="0" t="s">
         <v>1515</v>
       </c>
+      <c r="C522" s="0" t="s">
+        <v>1516</v>
+      </c>
       <c r="D522" s="0" t="s">
-        <v>1516</v>
-[...1 lines deleted...]
-      <c r="F522" s="0" t="s">
         <v>1517</v>
       </c>
       <c r="G522" s="0" t="s">
-        <v>774</v>
+        <v>1123</v>
       </c>
       <c r="H522" s="0" t="s">
         <v>1518</v>
       </c>
       <c r="J522" s="0" t="s">
         <v>1519</v>
       </c>
       <c r="K522" s="0" t="s">
-        <v>1524</v>
+        <v>1522</v>
       </c>
       <c r="L522" s="0" t="s">
-        <v>97</v>
+        <v>66</v>
       </c>
       <c r="M522" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N522" s="0" t="s">
-        <v>26</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1525</v>
+        <v>1514</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1526</v>
+        <v>1515</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>1527</v>
+        <v>1516</v>
       </c>
       <c r="D523" s="0" t="s">
-        <v>1528</v>
-[...5 lines deleted...]
-        <v>1530</v>
+        <v>1517</v>
       </c>
       <c r="G523" s="0" t="s">
-        <v>663</v>
+        <v>1123</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>1531</v>
-[...2 lines deleted...]
-        <v>1532</v>
+        <v>1518</v>
       </c>
       <c r="J523" s="0" t="s">
-        <v>1533</v>
+        <v>1519</v>
       </c>
       <c r="K523" s="0" t="s">
-        <v>1534</v>
+        <v>1524</v>
       </c>
       <c r="L523" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M523" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N523" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
         <v>1525</v>
       </c>
       <c r="B524" s="0" t="s">
         <v>1526</v>
       </c>
-      <c r="C524" s="0" t="s">
+      <c r="E524" s="0" t="s">
         <v>1527</v>
       </c>
-      <c r="D524" s="0" t="s">
+      <c r="F524" s="0" t="s">
         <v>1528</v>
       </c>
-      <c r="E524" s="0" t="s">
+      <c r="G524" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H524" s="0" t="s">
         <v>1529</v>
       </c>
-      <c r="F524" s="0" t="s">
+      <c r="I524" s="0" t="s">
         <v>1530</v>
       </c>
-      <c r="G524" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H524" s="0" t="s">
+      <c r="J524" s="0" t="s">
         <v>1531</v>
       </c>
-      <c r="I524" s="0" t="s">
+      <c r="K524" s="0" t="s">
         <v>1532</v>
       </c>
-      <c r="J524" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L524" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M524" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N524" s="0" t="s">
-        <v>1536</v>
+        <v>26</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
         <v>1525</v>
       </c>
       <c r="B525" s="0" t="s">
         <v>1526</v>
       </c>
-      <c r="C525" s="0" t="s">
+      <c r="E525" s="0" t="s">
         <v>1527</v>
       </c>
-      <c r="D525" s="0" t="s">
+      <c r="F525" s="0" t="s">
         <v>1528</v>
       </c>
-      <c r="E525" s="0" t="s">
+      <c r="G525" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H525" s="0" t="s">
         <v>1529</v>
       </c>
-      <c r="F525" s="0" t="s">
+      <c r="I525" s="0" t="s">
         <v>1530</v>
       </c>
-      <c r="G525" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H525" s="0" t="s">
+      <c r="J525" s="0" t="s">
         <v>1531</v>
       </c>
-      <c r="I525" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J525" s="0" t="s">
+      <c r="K525" s="0" t="s">
         <v>1533</v>
       </c>
-      <c r="K525" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L525" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M525" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N525" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
         <v>1525</v>
       </c>
       <c r="B526" s="0" t="s">
         <v>1526</v>
       </c>
-      <c r="C526" s="0" t="s">
+      <c r="E526" s="0" t="s">
         <v>1527</v>
       </c>
-      <c r="D526" s="0" t="s">
+      <c r="F526" s="0" t="s">
         <v>1528</v>
       </c>
-      <c r="E526" s="0" t="s">
+      <c r="G526" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H526" s="0" t="s">
         <v>1529</v>
       </c>
-      <c r="F526" s="0" t="s">
+      <c r="I526" s="0" t="s">
         <v>1530</v>
       </c>
-      <c r="G526" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H526" s="0" t="s">
+      <c r="J526" s="0" t="s">
         <v>1531</v>
       </c>
-      <c r="I526" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K526" s="0" t="s">
-        <v>1538</v>
+        <v>1534</v>
       </c>
       <c r="L526" s="0" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="M526" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N526" s="0" t="s">
-        <v>1173</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
         <v>1525</v>
       </c>
       <c r="B527" s="0" t="s">
         <v>1526</v>
       </c>
-      <c r="C527" s="0" t="s">
+      <c r="E527" s="0" t="s">
         <v>1527</v>
       </c>
-      <c r="D527" s="0" t="s">
+      <c r="F527" s="0" t="s">
         <v>1528</v>
       </c>
-      <c r="E527" s="0" t="s">
+      <c r="G527" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H527" s="0" t="s">
         <v>1529</v>
       </c>
-      <c r="F527" s="0" t="s">
+      <c r="I527" s="0" t="s">
         <v>1530</v>
       </c>
-      <c r="G527" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H527" s="0" t="s">
+      <c r="J527" s="0" t="s">
         <v>1531</v>
       </c>
-      <c r="I527" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K527" s="0" t="s">
-        <v>1539</v>
+        <v>1536</v>
       </c>
       <c r="L527" s="0" t="s">
         <v>97</v>
       </c>
       <c r="M527" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N527" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B528" s="0" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C528" s="0" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D528" s="0" t="s">
         <v>1540</v>
       </c>
-      <c r="B528" s="0" t="s">
+      <c r="G528" s="0" t="s">
         <v>1541</v>
       </c>
-      <c r="D528" s="0" t="s">
+      <c r="H528" s="0" t="s">
         <v>1542</v>
       </c>
-      <c r="E528" s="0" t="s">
+      <c r="I528" s="0" t="s">
         <v>1543</v>
       </c>
-      <c r="F528" s="0" t="s">
+      <c r="J528" s="0" t="s">
         <v>1544</v>
       </c>
-      <c r="G528" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J528" s="0" t="s">
+      <c r="K528" s="0" t="s">
         <v>1545</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546</v>
       </c>
       <c r="L528" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M528" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N528" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B529" s="0" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C529" s="0" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D529" s="0" t="s">
         <v>1540</v>
       </c>
-      <c r="B529" s="0" t="s">
+      <c r="G529" s="0" t="s">
         <v>1541</v>
       </c>
-      <c r="D529" s="0" t="s">
+      <c r="H529" s="0" t="s">
         <v>1542</v>
       </c>
-      <c r="E529" s="0" t="s">
+      <c r="I529" s="0" t="s">
         <v>1543</v>
       </c>
-      <c r="F529" s="0" t="s">
+      <c r="J529" s="0" t="s">
         <v>1544</v>
       </c>
-      <c r="G529" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K529" s="0" t="s">
+        <v>1546</v>
+      </c>
+      <c r="L529" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M529" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N529" s="0" t="s">
         <v>1547</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B530" s="0" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C530" s="0" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D530" s="0" t="s">
         <v>1540</v>
       </c>
-      <c r="B530" s="0" t="s">
+      <c r="G530" s="0" t="s">
         <v>1541</v>
       </c>
-      <c r="D530" s="0" t="s">
+      <c r="H530" s="0" t="s">
         <v>1542</v>
       </c>
-      <c r="E530" s="0" t="s">
+      <c r="I530" s="0" t="s">
         <v>1543</v>
       </c>
-      <c r="F530" s="0" t="s">
+      <c r="J530" s="0" t="s">
         <v>1544</v>
       </c>
-      <c r="G530" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J530" s="0" t="s">
+      <c r="K530" s="0" t="s">
         <v>1545</v>
       </c>
-      <c r="K530" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L530" s="0" t="s">
-        <v>97</v>
+        <v>842</v>
       </c>
       <c r="M530" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N530" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>1540</v>
+        <v>1548</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>1541</v>
+        <v>1549</v>
       </c>
       <c r="D531" s="0" t="s">
-        <v>1542</v>
-[...2 lines deleted...]
-        <v>1543</v>
+        <v>1550</v>
       </c>
       <c r="F531" s="0" t="s">
-        <v>1544</v>
+        <v>1551</v>
       </c>
       <c r="G531" s="0" t="s">
-        <v>663</v>
+        <v>1477</v>
+      </c>
+      <c r="H531" s="0" t="s">
+        <v>1552</v>
+      </c>
+      <c r="I531" s="0" t="s">
+        <v>1553</v>
       </c>
       <c r="J531" s="0" t="s">
-        <v>1545</v>
+        <v>1554</v>
       </c>
       <c r="K531" s="0" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="L531" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="M531" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N531" s="0" t="s">
-        <v>217</v>
+        <v>26</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B532" s="0" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D532" s="0" t="s">
         <v>1550</v>
       </c>
-      <c r="B532" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C532" s="0" t="s">
+      <c r="F532" s="0" t="s">
         <v>1551</v>
       </c>
-      <c r="D532" s="0" t="s">
+      <c r="G532" s="0" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H532" s="0" t="s">
         <v>1552</v>
       </c>
-      <c r="G532" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H532" s="0" t="s">
+      <c r="I532" s="0" t="s">
         <v>1553</v>
       </c>
-      <c r="I532" s="0" t="s">
+      <c r="J532" s="0" t="s">
         <v>1554</v>
-      </c>
-[...1 lines deleted...]
-        <v>1555</v>
       </c>
       <c r="K532" s="0" t="s">
         <v>1556</v>
       </c>
       <c r="L532" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M532" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N532" s="0" t="s">
-        <v>26</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B533" s="0" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D533" s="0" t="s">
         <v>1550</v>
       </c>
-      <c r="B533" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C533" s="0" t="s">
+      <c r="F533" s="0" t="s">
         <v>1551</v>
       </c>
-      <c r="D533" s="0" t="s">
+      <c r="G533" s="0" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H533" s="0" t="s">
         <v>1552</v>
       </c>
-      <c r="G533" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H533" s="0" t="s">
+      <c r="I533" s="0" t="s">
         <v>1553</v>
       </c>
-      <c r="I533" s="0" t="s">
+      <c r="J533" s="0" t="s">
         <v>1554</v>
       </c>
-      <c r="J533" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K533" s="0" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="L533" s="0" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="M533" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N533" s="0" t="s">
-        <v>382</v>
+        <v>26</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B534" s="0" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D534" s="0" t="s">
         <v>1550</v>
       </c>
-      <c r="B534" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C534" s="0" t="s">
+      <c r="F534" s="0" t="s">
         <v>1551</v>
       </c>
-      <c r="D534" s="0" t="s">
+      <c r="G534" s="0" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H534" s="0" t="s">
         <v>1552</v>
       </c>
-      <c r="G534" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H534" s="0" t="s">
+      <c r="I534" s="0" t="s">
         <v>1553</v>
       </c>
-      <c r="I534" s="0" t="s">
+      <c r="J534" s="0" t="s">
         <v>1554</v>
       </c>
-      <c r="J534" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K534" s="0" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="L534" s="0" t="s">
-        <v>374</v>
+        <v>99</v>
       </c>
       <c r="M534" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N534" s="0" t="s">
-        <v>1559</v>
+        <v>26</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1550</v>
+        <v>1560</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>1561</v>
       </c>
       <c r="D535" s="0" t="s">
-        <v>1552</v>
+        <v>1562</v>
+      </c>
+      <c r="E535" s="0" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F535" s="0" t="s">
+        <v>1564</v>
       </c>
       <c r="G535" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>1553</v>
-[...2 lines deleted...]
-        <v>1554</v>
+        <v>1565</v>
       </c>
       <c r="J535" s="0" t="s">
-        <v>1555</v>
+        <v>1566</v>
       </c>
       <c r="K535" s="0" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
       <c r="L535" s="0" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="M535" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N535" s="0" t="s">
-        <v>848</v>
+        <v>26</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1550</v>
+        <v>1560</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>1561</v>
       </c>
       <c r="D536" s="0" t="s">
-        <v>1552</v>
+        <v>1562</v>
+      </c>
+      <c r="E536" s="0" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F536" s="0" t="s">
+        <v>1564</v>
       </c>
       <c r="G536" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>1553</v>
-[...2 lines deleted...]
-        <v>1554</v>
+        <v>1565</v>
       </c>
       <c r="J536" s="0" t="s">
-        <v>1555</v>
+        <v>1566</v>
       </c>
       <c r="K536" s="0" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
       <c r="L536" s="0" t="s">
-        <v>134</v>
+        <v>28</v>
       </c>
       <c r="M536" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N536" s="0" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1550</v>
+        <v>1570</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>1571</v>
       </c>
       <c r="D537" s="0" t="s">
-        <v>1552</v>
+        <v>1563</v>
+      </c>
+      <c r="F537" s="0" t="s">
+        <v>1572</v>
       </c>
       <c r="G537" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H537" s="0" t="s">
-        <v>1553</v>
+        <v>1573</v>
       </c>
       <c r="I537" s="0" t="s">
-        <v>1554</v>
+        <v>1574</v>
       </c>
       <c r="J537" s="0" t="s">
-        <v>1555</v>
+        <v>1575</v>
       </c>
       <c r="K537" s="0" t="s">
-        <v>1563</v>
+        <v>1576</v>
       </c>
       <c r="L537" s="0" t="s">
-        <v>381</v>
+        <v>28</v>
       </c>
       <c r="M537" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N537" s="0" t="s">
-        <v>1564</v>
+        <v>351</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1550</v>
+        <v>1570</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>1571</v>
       </c>
       <c r="D538" s="0" t="s">
-        <v>1552</v>
+        <v>1563</v>
+      </c>
+      <c r="F538" s="0" t="s">
+        <v>1572</v>
       </c>
       <c r="G538" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>1553</v>
+        <v>1573</v>
       </c>
       <c r="I538" s="0" t="s">
-        <v>1554</v>
+        <v>1574</v>
       </c>
       <c r="J538" s="0" t="s">
-        <v>1555</v>
+        <v>1575</v>
       </c>
       <c r="K538" s="0" t="s">
-        <v>1565</v>
+        <v>1577</v>
       </c>
       <c r="L538" s="0" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="M538" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N538" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1550</v>
+        <v>1570</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>1571</v>
       </c>
       <c r="D539" s="0" t="s">
-        <v>1552</v>
+        <v>1563</v>
+      </c>
+      <c r="F539" s="0" t="s">
+        <v>1572</v>
       </c>
       <c r="G539" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>1553</v>
+        <v>1573</v>
       </c>
       <c r="I539" s="0" t="s">
-        <v>1554</v>
+        <v>1574</v>
       </c>
       <c r="J539" s="0" t="s">
-        <v>1555</v>
+        <v>1575</v>
       </c>
       <c r="K539" s="0" t="s">
-        <v>1566</v>
+        <v>1578</v>
       </c>
       <c r="L539" s="0" t="s">
-        <v>54</v>
+        <v>178</v>
       </c>
       <c r="M539" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N539" s="0" t="s">
-        <v>385</v>
+        <v>26</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1550</v>
+        <v>1570</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>1571</v>
       </c>
       <c r="D540" s="0" t="s">
-        <v>1552</v>
+        <v>1563</v>
+      </c>
+      <c r="F540" s="0" t="s">
+        <v>1572</v>
       </c>
       <c r="G540" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>1553</v>
+        <v>1573</v>
       </c>
       <c r="I540" s="0" t="s">
-        <v>1554</v>
+        <v>1574</v>
       </c>
       <c r="J540" s="0" t="s">
-        <v>1555</v>
+        <v>1575</v>
       </c>
       <c r="K540" s="0" t="s">
-        <v>1567</v>
+        <v>1579</v>
       </c>
       <c r="L540" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="M540" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N540" s="0" t="s">
-        <v>26</v>
+        <v>642</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>1569</v>
+        <v>456</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>1570</v>
+        <v>457</v>
       </c>
       <c r="D541" s="0" t="s">
-        <v>1571</v>
+        <v>1581</v>
+      </c>
+      <c r="E541" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F541" s="0" t="s">
+        <v>1582</v>
       </c>
       <c r="G541" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="J541" s="0" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="K541" s="0" t="s">
-        <v>1575</v>
+        <v>1585</v>
       </c>
       <c r="L541" s="0" t="s">
         <v>24</v>
       </c>
       <c r="M541" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N541" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1569</v>
+        <v>456</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>1570</v>
+        <v>457</v>
       </c>
       <c r="D542" s="0" t="s">
-        <v>1571</v>
+        <v>1581</v>
+      </c>
+      <c r="E542" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F542" s="0" t="s">
+        <v>1582</v>
       </c>
       <c r="G542" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="J542" s="0" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="K542" s="0" t="s">
-        <v>1576</v>
+        <v>1586</v>
       </c>
       <c r="L542" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M542" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N542" s="0" t="s">
-        <v>93</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1569</v>
+        <v>456</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>1570</v>
+        <v>457</v>
       </c>
       <c r="D543" s="0" t="s">
-        <v>1571</v>
+        <v>1581</v>
+      </c>
+      <c r="E543" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F543" s="0" t="s">
+        <v>1582</v>
       </c>
       <c r="G543" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="J543" s="0" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="K543" s="0" t="s">
-        <v>1577</v>
+        <v>1588</v>
       </c>
       <c r="L543" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="M543" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N543" s="0" t="s">
-        <v>215</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1569</v>
+        <v>456</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>1570</v>
+        <v>457</v>
       </c>
       <c r="D544" s="0" t="s">
-        <v>1571</v>
+        <v>1581</v>
+      </c>
+      <c r="E544" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F544" s="0" t="s">
+        <v>1582</v>
       </c>
       <c r="G544" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="J544" s="0" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="K544" s="0" t="s">
-        <v>1578</v>
+        <v>1590</v>
       </c>
       <c r="L544" s="0" t="s">
-        <v>177</v>
+        <v>114</v>
       </c>
       <c r="M544" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N544" s="0" t="s">
-        <v>26</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1569</v>
+        <v>456</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>1570</v>
+        <v>457</v>
       </c>
       <c r="D545" s="0" t="s">
-        <v>1571</v>
+        <v>1581</v>
+      </c>
+      <c r="E545" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F545" s="0" t="s">
+        <v>1582</v>
       </c>
       <c r="G545" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="J545" s="0" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="K545" s="0" t="s">
-        <v>1579</v>
+        <v>1592</v>
       </c>
       <c r="L545" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="M545" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N545" s="0" t="s">
-        <v>1333</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1569</v>
+        <v>456</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>1570</v>
+        <v>457</v>
       </c>
       <c r="D546" s="0" t="s">
-        <v>1571</v>
+        <v>1581</v>
+      </c>
+      <c r="E546" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F546" s="0" t="s">
+        <v>1582</v>
       </c>
       <c r="G546" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="J546" s="0" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="K546" s="0" t="s">
-        <v>1580</v>
+        <v>1594</v>
       </c>
       <c r="L546" s="0" t="s">
-        <v>134</v>
+        <v>380</v>
       </c>
       <c r="M546" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N546" s="0" t="s">
-        <v>1333</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1569</v>
+        <v>456</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>1570</v>
+        <v>457</v>
       </c>
       <c r="D547" s="0" t="s">
-        <v>1571</v>
+        <v>1581</v>
+      </c>
+      <c r="E547" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F547" s="0" t="s">
+        <v>1582</v>
       </c>
       <c r="G547" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="J547" s="0" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="K547" s="0" t="s">
-        <v>1581</v>
+        <v>1596</v>
       </c>
       <c r="L547" s="0" t="s">
-        <v>24</v>
+        <v>97</v>
       </c>
       <c r="M547" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N547" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1569</v>
+        <v>456</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>1570</v>
+        <v>457</v>
       </c>
       <c r="D548" s="0" t="s">
-        <v>1571</v>
+        <v>1581</v>
+      </c>
+      <c r="E548" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F548" s="0" t="s">
+        <v>1582</v>
       </c>
       <c r="G548" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="J548" s="0" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="K548" s="0" t="s">
-        <v>1582</v>
+        <v>1597</v>
       </c>
       <c r="L548" s="0" t="s">
-        <v>381</v>
+        <v>66</v>
       </c>
       <c r="M548" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N548" s="0" t="s">
-        <v>215</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1569</v>
+        <v>456</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>1570</v>
+        <v>457</v>
       </c>
       <c r="D549" s="0" t="s">
-        <v>1571</v>
+        <v>1581</v>
+      </c>
+      <c r="E549" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F549" s="0" t="s">
+        <v>1582</v>
       </c>
       <c r="G549" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="J549" s="0" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="K549" s="0" t="s">
-        <v>1583</v>
+        <v>1598</v>
       </c>
       <c r="L549" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="M549" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N549" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1569</v>
+        <v>456</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>1570</v>
+        <v>457</v>
       </c>
       <c r="D550" s="0" t="s">
-        <v>1571</v>
+        <v>1581</v>
+      </c>
+      <c r="E550" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F550" s="0" t="s">
+        <v>1582</v>
       </c>
       <c r="G550" s="0" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>1573</v>
+        <v>1583</v>
       </c>
       <c r="J550" s="0" t="s">
-        <v>1574</v>
+        <v>1584</v>
       </c>
       <c r="K550" s="0" t="s">
-        <v>1584</v>
+        <v>1599</v>
       </c>
       <c r="L550" s="0" t="s">
         <v>54</v>
       </c>
       <c r="M550" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N550" s="0" t="s">
-        <v>583</v>
+        <v>614</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1568</v>
+        <v>1600</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1569</v>
+        <v>1601</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>1570</v>
+        <v>1602</v>
       </c>
       <c r="D551" s="0" t="s">
-        <v>1571</v>
+        <v>1603</v>
+      </c>
+      <c r="E551" s="0" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F551" s="0" t="s">
+        <v>1605</v>
       </c>
       <c r="G551" s="0" t="s">
-        <v>88</v>
+        <v>1606</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>1572</v>
+        <v>1607</v>
       </c>
       <c r="I551" s="0" t="s">
-        <v>1573</v>
+        <v>1608</v>
       </c>
       <c r="J551" s="0" t="s">
-        <v>1574</v>
+        <v>1609</v>
       </c>
       <c r="K551" s="0" t="s">
-        <v>1578</v>
+        <v>1610</v>
       </c>
       <c r="L551" s="0" t="s">
-        <v>1358</v>
+        <v>24</v>
       </c>
       <c r="M551" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N551" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1568</v>
+        <v>1600</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1569</v>
+        <v>1601</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>1570</v>
+        <v>1602</v>
       </c>
       <c r="D552" s="0" t="s">
-        <v>1571</v>
+        <v>1603</v>
+      </c>
+      <c r="E552" s="0" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F552" s="0" t="s">
+        <v>1605</v>
       </c>
       <c r="G552" s="0" t="s">
-        <v>88</v>
+        <v>1606</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>1572</v>
+        <v>1607</v>
       </c>
       <c r="I552" s="0" t="s">
-        <v>1573</v>
+        <v>1608</v>
       </c>
       <c r="J552" s="0" t="s">
-        <v>1574</v>
+        <v>1609</v>
       </c>
       <c r="K552" s="0" t="s">
-        <v>1585</v>
+        <v>1611</v>
       </c>
       <c r="L552" s="0" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="M552" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N552" s="0" t="s">
-        <v>26</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1586</v>
+        <v>1600</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1587</v>
+        <v>1601</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>875</v>
+        <v>1602</v>
       </c>
       <c r="D553" s="0" t="s">
-        <v>1588</v>
+        <v>1603</v>
       </c>
       <c r="E553" s="0" t="s">
-        <v>1589</v>
+        <v>1604</v>
       </c>
       <c r="F553" s="0" t="s">
-        <v>1590</v>
+        <v>1605</v>
       </c>
       <c r="G553" s="0" t="s">
-        <v>663</v>
+        <v>1606</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>1591</v>
+        <v>1607</v>
+      </c>
+      <c r="I553" s="0" t="s">
+        <v>1608</v>
       </c>
       <c r="J553" s="0" t="s">
-        <v>1592</v>
+        <v>1609</v>
       </c>
       <c r="K553" s="0" t="s">
-        <v>1593</v>
+        <v>1613</v>
       </c>
       <c r="L553" s="0" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="M553" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N553" s="0" t="s">
-        <v>290</v>
+        <v>26</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1586</v>
+        <v>1614</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1587</v>
+        <v>1615</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>875</v>
+        <v>1616</v>
       </c>
       <c r="D554" s="0" t="s">
-        <v>1588</v>
+        <v>1617</v>
       </c>
       <c r="E554" s="0" t="s">
-        <v>1589</v>
+        <v>1618</v>
       </c>
       <c r="F554" s="0" t="s">
-        <v>1590</v>
+        <v>1619</v>
       </c>
       <c r="G554" s="0" t="s">
-        <v>663</v>
+        <v>811</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>1591</v>
+        <v>1620</v>
       </c>
       <c r="J554" s="0" t="s">
-        <v>1592</v>
+        <v>1621</v>
       </c>
       <c r="K554" s="0" t="s">
-        <v>1594</v>
+        <v>1622</v>
       </c>
       <c r="L554" s="0" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="M554" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N554" s="0" t="s">
-        <v>26</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1586</v>
+        <v>1614</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1587</v>
+        <v>1615</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>875</v>
+        <v>1616</v>
       </c>
       <c r="D555" s="0" t="s">
-        <v>1588</v>
+        <v>1617</v>
       </c>
       <c r="E555" s="0" t="s">
-        <v>1589</v>
+        <v>1618</v>
       </c>
       <c r="F555" s="0" t="s">
-        <v>1590</v>
+        <v>1619</v>
       </c>
       <c r="G555" s="0" t="s">
-        <v>663</v>
+        <v>811</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>1591</v>
+        <v>1620</v>
       </c>
       <c r="J555" s="0" t="s">
-        <v>1592</v>
+        <v>1621</v>
       </c>
       <c r="K555" s="0" t="s">
-        <v>1595</v>
+        <v>1624</v>
       </c>
       <c r="L555" s="0" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="M555" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N555" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1586</v>
+        <v>1614</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1587</v>
+        <v>1615</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>875</v>
+        <v>1616</v>
       </c>
       <c r="D556" s="0" t="s">
-        <v>1588</v>
+        <v>1617</v>
       </c>
       <c r="E556" s="0" t="s">
-        <v>1589</v>
+        <v>1618</v>
       </c>
       <c r="F556" s="0" t="s">
-        <v>1590</v>
+        <v>1619</v>
       </c>
       <c r="G556" s="0" t="s">
-        <v>663</v>
+        <v>811</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>1591</v>
+        <v>1620</v>
       </c>
       <c r="J556" s="0" t="s">
-        <v>1592</v>
+        <v>1621</v>
       </c>
       <c r="K556" s="0" t="s">
-        <v>1596</v>
+        <v>1625</v>
       </c>
       <c r="L556" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M556" s="0" t="s">
         <v>25</v>
       </c>
       <c r="N556" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1586</v>
+        <v>1614</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>1587</v>
+        <v>1615</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>875</v>
+        <v>1616</v>
       </c>
       <c r="D557" s="0" t="s">
-        <v>1588</v>
+        <v>1617</v>
       </c>
       <c r="E557" s="0" t="s">
-        <v>1589</v>
+        <v>1618</v>
       </c>
       <c r="F557" s="0" t="s">
-        <v>1590</v>
+        <v>1619</v>
       </c>
       <c r="G557" s="0" t="s">
-        <v>663</v>
+        <v>811</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>1591</v>
+        <v>1620</v>
       </c>
       <c r="J557" s="0" t="s">
-        <v>1592</v>
+        <v>1621</v>
       </c>
       <c r="K557" s="0" t="s">
-        <v>1597</v>
+        <v>1626</v>
       </c>
       <c r="L557" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="M557" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N557" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="0" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B558" s="0" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C558" s="0" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D558" s="0" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E558" s="0" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F558" s="0" t="s">
+        <v>1619</v>
+      </c>
+      <c r="G558" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="H558" s="0" t="s">
+        <v>1620</v>
+      </c>
+      <c r="J558" s="0" t="s">
+        <v>1621</v>
+      </c>
+      <c r="K558" s="0" t="s">
+        <v>1627</v>
+      </c>
+      <c r="L558" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="M557" s="0" t="s">
-[...3 lines deleted...]
-        <v>431</v>
+      <c r="M558" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N558" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B559" s="0" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D559" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F559" s="0" t="s">
+        <v>1631</v>
+      </c>
+      <c r="G559" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="H559" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="J559" s="0" t="s">
+        <v>1633</v>
+      </c>
+      <c r="K559" s="0" t="s">
+        <v>1634</v>
+      </c>
+      <c r="L559" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M559" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N559" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B560" s="0" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D560" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F560" s="0" t="s">
+        <v>1631</v>
+      </c>
+      <c r="G560" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="H560" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="J560" s="0" t="s">
+        <v>1633</v>
+      </c>
+      <c r="K560" s="0" t="s">
+        <v>1635</v>
+      </c>
+      <c r="L560" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M560" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N560" s="0" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B561" s="0" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D561" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F561" s="0" t="s">
+        <v>1631</v>
+      </c>
+      <c r="G561" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="H561" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="J561" s="0" t="s">
+        <v>1633</v>
+      </c>
+      <c r="K561" s="0" t="s">
+        <v>1637</v>
+      </c>
+      <c r="L561" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="M561" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N561" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B562" s="0" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D562" s="0" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F562" s="0" t="s">
+        <v>1631</v>
+      </c>
+      <c r="G562" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="H562" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="J562" s="0" t="s">
+        <v>1633</v>
+      </c>
+      <c r="K562" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="L562" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="M562" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N562" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B563" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D563" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E563" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F563" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G563" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H563" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I563" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J563" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="K563" s="0" t="s">
+        <v>1647</v>
+      </c>
+      <c r="L563" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M563" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N563" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B564" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D564" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E564" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F564" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G564" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H564" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I564" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J564" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="K564" s="0" t="s">
+        <v>1648</v>
+      </c>
+      <c r="L564" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M564" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N564" s="0" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B565" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D565" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E565" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F565" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G565" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H565" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I565" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J565" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="K565" s="0" t="s">
+        <v>1650</v>
+      </c>
+      <c r="L565" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="M565" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N565" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B566" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D566" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E566" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F566" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G566" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H566" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I566" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J566" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="K566" s="0" t="s">
+        <v>1651</v>
+      </c>
+      <c r="L566" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M566" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N566" s="0" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B567" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D567" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E567" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F567" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G567" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H567" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I567" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J567" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="K567" s="0" t="s">
+        <v>1652</v>
+      </c>
+      <c r="L567" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="M567" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N567" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B568" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D568" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E568" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F568" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G568" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H568" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I568" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J568" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="K568" s="0" t="s">
+        <v>1653</v>
+      </c>
+      <c r="L568" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M568" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N568" s="0" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B569" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D569" s="0" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E569" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F569" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G569" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H569" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I569" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J569" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="K569" s="0" t="s">
+        <v>1655</v>
+      </c>
+      <c r="L569" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="M569" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N569" s="0" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B570" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D570" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E570" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F570" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G570" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H570" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J570" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="K570" s="0" t="s">
+        <v>1663</v>
+      </c>
+      <c r="L570" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M570" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N570" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B571" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D571" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E571" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F571" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G571" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H571" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J571" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="K571" s="0" t="s">
+        <v>1664</v>
+      </c>
+      <c r="L571" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="M571" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N571" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B572" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D572" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E572" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F572" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G572" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H572" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J572" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="K572" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="L572" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="M572" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N572" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B573" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D573" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E573" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F573" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G573" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H573" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J573" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="K573" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="L573" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M573" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N573" s="0" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B574" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D574" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E574" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F574" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G574" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H574" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J574" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="K574" s="0" t="s">
+        <v>1667</v>
+      </c>
+      <c r="L574" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M574" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N574" s="0" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B575" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D575" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E575" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F575" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G575" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H575" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J575" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="K575" s="0" t="s">
+        <v>1669</v>
+      </c>
+      <c r="L575" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M575" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N575" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B576" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D576" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E576" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F576" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G576" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H576" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J576" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="K576" s="0" t="s">
+        <v>1670</v>
+      </c>
+      <c r="L576" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="M576" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N576" s="0" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B577" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D577" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E577" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F577" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G577" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H577" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J577" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="K577" s="0" t="s">
+        <v>1671</v>
+      </c>
+      <c r="L577" s="0" t="s">
+        <v>1314</v>
+      </c>
+      <c r="M577" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N577" s="0" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B578" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D578" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E578" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F578" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G578" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H578" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J578" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="K578" s="0" t="s">
+        <v>1672</v>
+      </c>
+      <c r="L578" s="0" t="s">
+        <v>1673</v>
+      </c>
+      <c r="M578" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N578" s="0" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B579" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C579" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D579" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G579" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H579" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I579" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J579" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K579" s="0" t="s">
+        <v>1680</v>
+      </c>
+      <c r="L579" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M579" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N579" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B580" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C580" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D580" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G580" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H580" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I580" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J580" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K580" s="0" t="s">
+        <v>1681</v>
+      </c>
+      <c r="L580" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M580" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N580" s="0" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B581" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C581" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D581" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G581" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H581" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I581" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J581" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K581" s="0" t="s">
+        <v>1682</v>
+      </c>
+      <c r="L581" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="M581" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N581" s="0" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B582" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C582" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D582" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G582" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H582" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I582" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J582" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K582" s="0" t="s">
+        <v>1684</v>
+      </c>
+      <c r="L582" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M582" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N582" s="0" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B583" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C583" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D583" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G583" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H583" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I583" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J583" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K583" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="L583" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="M583" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N583" s="0" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B584" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C584" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D584" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G584" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H584" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I584" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J584" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K584" s="0" t="s">
+        <v>1687</v>
+      </c>
+      <c r="L584" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="M584" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N584" s="0" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B585" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C585" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D585" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G585" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H585" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I585" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J585" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K585" s="0" t="s">
+        <v>1689</v>
+      </c>
+      <c r="L585" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="M585" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N585" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B586" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C586" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D586" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G586" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H586" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I586" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J586" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K586" s="0" t="s">
+        <v>1690</v>
+      </c>
+      <c r="L586" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M586" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N586" s="0" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B587" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C587" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D587" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="G587" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H587" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="I587" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="J587" s="0" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K587" s="0" t="s">
+        <v>1692</v>
+      </c>
+      <c r="L587" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="M587" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N587" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B588" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C588" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D588" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G588" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H588" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I588" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J588" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K588" s="0" t="s">
+        <v>1700</v>
+      </c>
+      <c r="L588" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M588" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N588" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B589" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C589" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D589" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G589" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H589" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I589" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J589" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K589" s="0" t="s">
+        <v>1701</v>
+      </c>
+      <c r="L589" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M589" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N589" s="0" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B590" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C590" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D590" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G590" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H590" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I590" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J590" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K590" s="0" t="s">
+        <v>1702</v>
+      </c>
+      <c r="L590" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="M590" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N590" s="0" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B591" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C591" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D591" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G591" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H591" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I591" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J591" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K591" s="0" t="s">
+        <v>1703</v>
+      </c>
+      <c r="L591" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="M591" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N591" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B592" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C592" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D592" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G592" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H592" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I592" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J592" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K592" s="0" t="s">
+        <v>1704</v>
+      </c>
+      <c r="L592" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="M592" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N592" s="0" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B593" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C593" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D593" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G593" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H593" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I593" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J593" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K593" s="0" t="s">
+        <v>1705</v>
+      </c>
+      <c r="L593" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="M593" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N593" s="0" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B594" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C594" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D594" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G594" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H594" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I594" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J594" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K594" s="0" t="s">
+        <v>1706</v>
+      </c>
+      <c r="L594" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M594" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N594" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B595" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C595" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D595" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G595" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H595" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I595" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J595" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K595" s="0" t="s">
+        <v>1707</v>
+      </c>
+      <c r="L595" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="M595" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N595" s="0" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B596" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C596" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D596" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G596" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H596" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I596" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J596" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K596" s="0" t="s">
+        <v>1708</v>
+      </c>
+      <c r="L596" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="M596" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N596" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B597" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C597" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D597" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G597" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H597" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I597" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J597" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K597" s="0" t="s">
+        <v>1709</v>
+      </c>
+      <c r="L597" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M597" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N597" s="0" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B598" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C598" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D598" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G598" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H598" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I598" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J598" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K598" s="0" t="s">
+        <v>1703</v>
+      </c>
+      <c r="L598" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="M598" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N598" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B599" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C599" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D599" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="G599" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H599" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I599" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J599" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="K599" s="0" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L599" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="M599" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N599" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B600" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C600" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="D600" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E600" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F600" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G600" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H600" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="J600" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="K600" s="0" t="s">
+        <v>1718</v>
+      </c>
+      <c r="L600" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M600" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N600" s="0" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B601" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C601" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="D601" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E601" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F601" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G601" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H601" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="J601" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="K601" s="0" t="s">
+        <v>1720</v>
+      </c>
+      <c r="L601" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="M601" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N601" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B602" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C602" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="D602" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E602" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F602" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G602" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H602" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="J602" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="K602" s="0" t="s">
+        <v>1721</v>
+      </c>
+      <c r="L602" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="M602" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N602" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B603" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C603" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="D603" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E603" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F603" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G603" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H603" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="J603" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="K603" s="0" t="s">
+        <v>1722</v>
+      </c>
+      <c r="L603" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="M603" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N603" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B604" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C604" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="D604" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E604" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F604" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G604" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H604" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="J604" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="K604" s="0" t="s">
+        <v>1723</v>
+      </c>
+      <c r="L604" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="M604" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N604" s="0" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B605" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C605" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="D605" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E605" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F605" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G605" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H605" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="J605" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="K605" s="0" t="s">
+        <v>1724</v>
+      </c>
+      <c r="L605" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="M605" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N605" s="0" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B606" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C606" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="D606" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E606" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F606" s="0" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G606" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="H606" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="J606" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="K606" s="0" t="s">
+        <v>1725</v>
+      </c>
+      <c r="L606" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="M606" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="N606" s="0" t="s">
+        <v>973</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId1"/>
     <hyperlink ref="M3" r:id="rId2"/>
     <hyperlink ref="M4" r:id="rId3"/>
     <hyperlink ref="M5" r:id="rId4"/>
     <hyperlink ref="M6" r:id="rId5"/>
     <hyperlink ref="M7" r:id="rId6"/>
     <hyperlink ref="M8" r:id="rId7"/>
     <hyperlink ref="M9" r:id="rId8"/>
     <hyperlink ref="M10" r:id="rId9"/>
     <hyperlink ref="M11" r:id="rId10"/>
     <hyperlink ref="M12" r:id="rId11"/>
     <hyperlink ref="M13" r:id="rId12"/>
     <hyperlink ref="M14" r:id="rId13"/>
     <hyperlink ref="M15" r:id="rId14"/>
     <hyperlink ref="M16" r:id="rId15"/>
     <hyperlink ref="M17" r:id="rId16"/>
     <hyperlink ref="M18" r:id="rId17"/>
     <hyperlink ref="M19" r:id="rId18"/>
     <hyperlink ref="M20" r:id="rId19"/>
     <hyperlink ref="M21" r:id="rId20"/>
     <hyperlink ref="M22" r:id="rId21"/>
@@ -27273,47 +29576,96 @@
     <hyperlink ref="M533" r:id="rId532"/>
     <hyperlink ref="M534" r:id="rId533"/>
     <hyperlink ref="M535" r:id="rId534"/>
     <hyperlink ref="M536" r:id="rId535"/>
     <hyperlink ref="M537" r:id="rId536"/>
     <hyperlink ref="M538" r:id="rId537"/>
     <hyperlink ref="M539" r:id="rId538"/>
     <hyperlink ref="M540" r:id="rId539"/>
     <hyperlink ref="M541" r:id="rId540"/>
     <hyperlink ref="M542" r:id="rId541"/>
     <hyperlink ref="M543" r:id="rId542"/>
     <hyperlink ref="M544" r:id="rId543"/>
     <hyperlink ref="M545" r:id="rId544"/>
     <hyperlink ref="M546" r:id="rId545"/>
     <hyperlink ref="M547" r:id="rId546"/>
     <hyperlink ref="M548" r:id="rId547"/>
     <hyperlink ref="M549" r:id="rId548"/>
     <hyperlink ref="M550" r:id="rId549"/>
     <hyperlink ref="M551" r:id="rId550"/>
     <hyperlink ref="M552" r:id="rId551"/>
     <hyperlink ref="M553" r:id="rId552"/>
     <hyperlink ref="M554" r:id="rId553"/>
     <hyperlink ref="M555" r:id="rId554"/>
     <hyperlink ref="M556" r:id="rId555"/>
     <hyperlink ref="M557" r:id="rId556"/>
+    <hyperlink ref="M558" r:id="rId557"/>
+    <hyperlink ref="M559" r:id="rId558"/>
+    <hyperlink ref="M560" r:id="rId559"/>
+    <hyperlink ref="M561" r:id="rId560"/>
+    <hyperlink ref="M562" r:id="rId561"/>
+    <hyperlink ref="M563" r:id="rId562"/>
+    <hyperlink ref="M564" r:id="rId563"/>
+    <hyperlink ref="M565" r:id="rId564"/>
+    <hyperlink ref="M566" r:id="rId565"/>
+    <hyperlink ref="M567" r:id="rId566"/>
+    <hyperlink ref="M568" r:id="rId567"/>
+    <hyperlink ref="M569" r:id="rId568"/>
+    <hyperlink ref="M570" r:id="rId569"/>
+    <hyperlink ref="M571" r:id="rId570"/>
+    <hyperlink ref="M572" r:id="rId571"/>
+    <hyperlink ref="M573" r:id="rId572"/>
+    <hyperlink ref="M574" r:id="rId573"/>
+    <hyperlink ref="M575" r:id="rId574"/>
+    <hyperlink ref="M576" r:id="rId575"/>
+    <hyperlink ref="M577" r:id="rId576"/>
+    <hyperlink ref="M578" r:id="rId577"/>
+    <hyperlink ref="M579" r:id="rId578"/>
+    <hyperlink ref="M580" r:id="rId579"/>
+    <hyperlink ref="M581" r:id="rId580"/>
+    <hyperlink ref="M582" r:id="rId581"/>
+    <hyperlink ref="M583" r:id="rId582"/>
+    <hyperlink ref="M584" r:id="rId583"/>
+    <hyperlink ref="M585" r:id="rId584"/>
+    <hyperlink ref="M586" r:id="rId585"/>
+    <hyperlink ref="M587" r:id="rId586"/>
+    <hyperlink ref="M588" r:id="rId587"/>
+    <hyperlink ref="M589" r:id="rId588"/>
+    <hyperlink ref="M590" r:id="rId589"/>
+    <hyperlink ref="M591" r:id="rId590"/>
+    <hyperlink ref="M592" r:id="rId591"/>
+    <hyperlink ref="M593" r:id="rId592"/>
+    <hyperlink ref="M594" r:id="rId593"/>
+    <hyperlink ref="M595" r:id="rId594"/>
+    <hyperlink ref="M596" r:id="rId595"/>
+    <hyperlink ref="M597" r:id="rId596"/>
+    <hyperlink ref="M598" r:id="rId597"/>
+    <hyperlink ref="M599" r:id="rId598"/>
+    <hyperlink ref="M600" r:id="rId599"/>
+    <hyperlink ref="M601" r:id="rId600"/>
+    <hyperlink ref="M602" r:id="rId601"/>
+    <hyperlink ref="M603" r:id="rId602"/>
+    <hyperlink ref="M604" r:id="rId603"/>
+    <hyperlink ref="M605" r:id="rId604"/>
+    <hyperlink ref="M606" r:id="rId605"/>
   </hyperlinks>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Company>CARES</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CARES香港有限公司</dc:creator>
   <dc:title>生产企业搜索输出报告</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>